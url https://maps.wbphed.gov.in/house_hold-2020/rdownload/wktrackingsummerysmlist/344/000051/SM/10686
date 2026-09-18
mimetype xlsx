--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -110,207 +110,207 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Bhikni Nischintapur PWSS within Sabang Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000428/2021-2022</t>
   </si>
   <si>
     <t>1660/MD</t>
   </si>
   <si>
     <t>28/09/2021</t>
   </si>
   <si>
     <t>08/10/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Rejuvenation of Ground water based piped water supply scheme for Bhikni Nischintapur (Part) to Accommodate FHTC under JJM under Sabang Block in Paschim Medinipur District Under Midnapur Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2022-2023</t>
+  </si>
+  <si>
+    <t>1420/MD</t>
+  </si>
+  <si>
+    <t>15/07/2022</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>WATER LINK</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and installation of submersible pumping machineries and other electromechanical equipment at newly sunk tube well at Additional TW III of Bhikini Nischintapur water supply scheme under Midnapore Mechanical Division, P.H.E. DTE.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Bikas Pramanik, JE/Midnapur Mechanical Sub-Division</t>
   </si>
   <si>
     <t>ORD/001537/2022-2023</t>
   </si>
   <si>
     <t>1336/MMSD-I</t>
   </si>
   <si>
     <t>26/12/2022</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
+    <t>Continuation work order for hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001245/2023-2024</t>
+  </si>
+  <si>
+    <t>894/MMSD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>SUBHASIS ROY</t>
+  </si>
+  <si>
     <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
   </si>
   <si>
     <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/002243/2022-2023</t>
   </si>
   <si>
     <t>186/MMSD-I</t>
   </si>
   <si>
     <t>27/02/2023</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>M/S BIKASH DE</t>
   </si>
   <si>
+    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/002284/2022-2023</t>
+  </si>
+  <si>
+    <t>187/MMSD-I</t>
+  </si>
+  <si>
+    <t>Continuation work order for hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Midnapore Sadar Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
+  </si>
+  <si>
+    <t>ORD/001225/2023-2024</t>
+  </si>
+  <si>
+    <t>922/MMSD-I</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>07/09/2023</t>
+  </si>
+  <si>
     <t>Supply and delivery at site Submersible pumping machinery and other electro-mechanical equipment in connection with Rejuvenation of Ground water based piped piped water supply scheme for PH No III of Bhikini Nischintapur Part to accommodate FHTC under Sabang Block in Paschim Medinipur District under M.M.D,.PH.E. DTE.TSM009947</t>
   </si>
   <si>
-    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000236/2023-2024</t>
   </si>
   <si>
     <t>602/MMSD-I</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>20/06/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
-    <t>Hiring of inspection vehicle for supervision &amp; monitoring of different on-going piped water supply scheme for covering Ghatal Sub-Division and its adjacent Sub-Division under the Dist. of Paschim Medinipur under Jal Jeevan Mission programe.</t>
-[...23 lines deleted...]
-    <t>07/09/2023</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Bhikni Nischintapur (Part) to Accommodate FHTC under Jal Sapno Mission under Sabang Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001696/2022-2023</t>
+  </si>
+  <si>
+    <t>610/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>16/09/2023</t>
   </si>
   <si>
     <t>Service connection charges of WBSEDCL for Bikini Nischintapur, Badalpur, Sabang additional T/W-III of Bikini Nischintapur W/S Scheme(Consumer No. 2004156126)</t>
   </si>
   <si>
     <t>BILL/00049/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-90</t>
   </si>
   <si>
     <t>04/01/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...46 lines deleted...]
-    <t>03/09/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,569 +882,569 @@
         <v>2.12</v>
       </c>
       <c r="Q3" s="4">
         <v>2.09</v>
       </c>
       <c r="R3" s="4">
         <v>98.88</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.37</v>
+        <v>50.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.74</v>
+        <v>47.93</v>
       </c>
       <c r="R4" s="4">
-        <v>85.65</v>
+        <v>94.49</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.9</v>
+        <v>4.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.06</v>
+        <v>3.74</v>
       </c>
       <c r="R5" s="4">
-        <v>6.68</v>
+        <v>85.65</v>
       </c>
       <c r="S5" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.76</v>
+        <v>0.15</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.76</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
         <v>0.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0.06</v>
       </c>
       <c r="R7" s="4">
-        <v>7.11</v>
+        <v>6.68</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>0.15</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>7.11</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>55</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>2.2</v>
+        <v>0.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>50.72</v>
+        <v>5.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>47.93</v>
+        <v>5.76</v>
       </c>
       <c r="R10" s="4">
-        <v>94.49</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
         <v>10.79</v>
       </c>
       <c r="Q11" s="4">
         <v>5.85</v>
       </c>
       <c r="R11" s="4">
         <v>54.24</v>
       </c>
       <c r="S11" s="4">
         <v>48</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.15</v>
+        <v>2.2</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>