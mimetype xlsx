--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -134,132 +134,132 @@
   <si>
     <t>GOBINDA MAITY</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Tap Connection for Rejuvenation of existing Sartla PWSS within Sabang Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000438/2021-2022</t>
   </si>
   <si>
     <t>1676/MD</t>
   </si>
   <si>
     <t>29/09/2021</t>
   </si>
   <si>
     <t>09/10/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES PVT. LTD.</t>
   </si>
   <si>
+    <t>Rejuvenation of Ground water based piped water supply scheme for Sartla (Part) to Accommodate FHTC under JJM under Sabang Block in Paschim Medinipur Districct Under Medinipur Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2022-2023</t>
+  </si>
+  <si>
+    <t>1479/MD</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Rejuvenation of Ground Water Based Piped Water Supply Scheme for Sartla (Part) to Accommodate FHTC under Jal Sapno Mission under Sabang Block in Paschim Medinipur district under Midnapore Division, PHE Dte. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/002043/2022-2023</t>
+  </si>
+  <si>
+    <t>951/W/MMD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>24/09/2023</t>
+  </si>
+  <si>
+    <t>EMCON</t>
+  </si>
+  <si>
     <t>Supply and delivery at site Submersible pumping machinery and other electro-mechanical equipment in connection with Rejuvenation of Ground water based piped piped water supply scheme for PH No III of Sartla Part to accommodate FHTC under Sabang Block in Paschim Medinipur District under M.M.D,.PH.E. DTE.TSM009946</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000240/2023-2024</t>
   </si>
   <si>
     <t>605/MMSD-I</t>
   </si>
   <si>
     <t>06/06/2023</t>
   </si>
   <si>
     <t>21/06/2023</t>
   </si>
   <si>
-    <t>EMCON</t>
-[...1 lines deleted...]
-  <si>
     <t>QUOTATION MONEY FOR ADDITIONAL TUBEWELL NO 3 OF SARTLA WATER SUPPLY SCHEME [ REFERENCE ID 860268179, APLLICATION ID 100000077609 , CHANDKURI CCC, WBSEDCL ]</t>
   </si>
   <si>
     <t>BILL/00120/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-44</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Service Connection charges of WBSEDL at Sartla Additional TW-III W/S Scheme (Consumer No. 2004156120)</t>
   </si>
   <si>
     <t>BILL/00043/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-91</t>
   </si>
   <si>
     <t>04/01/2023</t>
-  </si>
-[...28 lines deleted...]
-    <t>08/09/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,332 +892,332 @@
         <v>2.23</v>
       </c>
       <c r="Q4" s="4">
         <v>2.2</v>
       </c>
       <c r="R4" s="4">
         <v>98.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>5.76</v>
+        <v>61.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>5.76</v>
+        <v>54.01</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>88.13</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.78</v>
+        <v>10.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.66</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>52.53</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.81</v>
+        <v>5.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>10.78</v>
+        <v>0.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>5.66</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>52.53</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>61.29</v>
+        <v>3.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>54.01</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>88.13</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>127.86</v>