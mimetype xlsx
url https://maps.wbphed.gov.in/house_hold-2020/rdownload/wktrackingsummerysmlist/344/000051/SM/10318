--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -116,222 +116,222 @@
   <si>
     <t>Rendering Consultancy Services for Geotechnical Investigation and Report preparation of OHR locations (250 CuM) under Amjor &amp; its adjoining mouzas W/S scheme within Garhbeta-II block in Paschim Medinipur District through Jadavpur University.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE1 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000126/2022-2023</t>
   </si>
   <si>
     <t>1285/MD</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>04/07/2022</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Construction of Pump House (3.6 mtr X 3.00 mtr.) &amp; Boundary wall including Sinking of 250 X 200 mm dia. X 200 Mtr. depth deep Tube well under JJM with allied work for AMJOR and its adjoining mouzas W/S Scheme in Garhbeta -II Block including supply of all labour &amp; materials within Midnapore Sub-Division under Midnapore Division, PHE Dte. (Part-A)</t>
+  </si>
+  <si>
+    <t>JE1 Sadar Sub-division,JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000543/2022-2023</t>
+  </si>
+  <si>
+    <t>2674/MD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Construction of R.C.C. Over Head Reservoir of capacity 250 Cum and staging height 20.00 mtr., Pump House (5.40 mtr X 3.60 mtr), Boundary wall including Sinking of 250 X 200 mm dia. X 200 Mtr. depth deep Tube well &amp; FHTC under JJM with allied work for AMJOR &amp; its adjoining mouzas W/S Scheme in Garhbeta-II block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte. (Part-B)</t>
+  </si>
+  <si>
+    <t>ORD/000307/2022-2023</t>
+  </si>
+  <si>
+    <t>1878/MD</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>08/03/2023</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Amjor Piped Water Supply Scheme. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001374/2022-2023</t>
+  </si>
+  <si>
+    <t>2385/W/MMD</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT BASU</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hire charges for hiring of 1 no Motor Cab ( standard ) Commercial with Catalytic Converter attachment with Bharat stage as per prevalent applicable standard compliant new / not old than 30 ( Thirty ) months from the date of 1st. registration on daily hire rate basis for 06 ( Six) months only having contract carriage permit for plying with in West Bengal from Regional Transport Authority for the use of the Assistant Engineer ,Midnapore Sadar Sub-Division under Midnapur Division PHE Dte. (period from 01.01.2023 to 30.06.2023)</t>
+  </si>
+  <si>
+    <t>ORD/000768/2022-2023</t>
+  </si>
+  <si>
+    <t>762/AE/MSSD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>M/S. ZAMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Hire charges for hiring of 1 no Motor Cab ( standard ) Commercial with Catalytic Converter attachment with Bharat stage as per prevalent applicable standard compliant new / not old than 30 ( Thirty ) months from the date of 1st. registration on daily hire rate basis for 05 (Five) months only having contract carriage permit for plying with in West Bengal from Regional Transport Authority for the use of the Assistant Engineer ,Midnapore Sadar Sub-Division under Midnapur Division PHE Dte.(Preferably it would be used only the 'Jal Swapna 'Program inaugurated by Honorable C.M) upto 15.07.2023</t>
+  </si>
+  <si>
+    <t>ORD/000769/2022-2023</t>
+  </si>
+  <si>
+    <t>865/AE/MSSD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>10/07/2023</t>
+  </si>
+  <si>
+    <t>SANJIT SINHA</t>
+  </si>
+  <si>
+    <t>Data Entry Operation for IMIS entry of all information collected during survey work of Schools, Anganwadies Centre, Health Care Institution etc. under Midnapore Division PHE Dte. Period from (15.07.2023 to 14.07.2024)</t>
+  </si>
+  <si>
+    <t>JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000185/2023-2024</t>
+  </si>
+  <si>
+    <t>403/AE/MSSD</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>14/07/2024</t>
+  </si>
+  <si>
+    <t>PULLOCK KUMAR GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2022-2023</t>
   </si>
   <si>
     <t>245/MD</t>
   </si>
   <si>
     <t>18/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000024/2022-2023</t>
   </si>
   <si>
     <t>134/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Electric quotation for Amjore PWSS Tube Well-II WS Scheme (Ref. ID 203928706)</t>
   </si>
   <si>
     <t>BILL/00399/2022-2023</t>
   </si>
   <si>
     <t>Bp-2022-23-148</t>
   </si>
   <si>
     <t>24/03/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation for Amjore PWSS Tube Well-I WS Scheme (Ref. ID 203928705)</t>
   </si>
   <si>
     <t>BILL/00401/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-149</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Construction of Pump House (3.6 mtr X 3.00 mtr.) &amp; Boundary wall including Sinking of 250 X 200 mm dia. X 200 Mtr. depth deep Tube well under JJM with allied work for AMJOR and its adjoining mouzas W/S Scheme in Garhbeta -II Block including supply of all labour &amp; materials within Midnapore Sub-Division under Midnapore Division, PHE Dte. (Part-A)</t>
-[...52 lines deleted...]
-  <si>
     <t>Laying of Rising main &amp; interconnection pipeline for Amjor &amp; its adjoining mouzas PWSS, Block - Garhbeta-II, District - Paschim Medinipur under Midnapore Division, PHE Dte. (Length - 675.00 Mtr.)</t>
   </si>
   <si>
-    <t>JE2 Sadar Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000052/2024-2025</t>
   </si>
   <si>
     <t>2449/MD</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>22/09/2024</t>
-  </si>
-[...49 lines deleted...]
-    <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,757 +885,757 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.78</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>17.74</v>
+        <v>169.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>44.77</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>8.33</v>
+        <v>152.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>78.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.36</v>
+        <v>22.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P7" s="4">
+        <v>1.01</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>1.98</v>
+      </c>
+      <c r="R7" s="4">
+        <v>195.18</v>
+      </c>
+      <c r="S7" s="4">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>169.73</v>
+        <v>0.84</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>217.92</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.84</v>
+        <v>4.65</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>152.15</v>
+        <v>17.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>5.41</v>
+        <v>8.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>22.88</v>
+        <v>0.36</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>1.01</v>
+        <v>0.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="P14" s="4">
-        <v>4.65</v>
+        <v>5.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>57.73</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>388.24</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>189.15</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>48.72</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>