--- v3 (2026-05-24)
+++ v4 (2026-09-18)
@@ -89,426 +89,426 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Keshiary to Accommodate FHTC, Block - Keshiary, District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/10124</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Keshiary (Block- Keshiary) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/001028/2021-2022</t>
+  </si>
+  <si>
+    <t>1620/MD</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Keshiary (Block- Keshiary) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001029/2021-2022</t>
+  </si>
+  <si>
+    <t>1621/MD</t>
+  </si>
+  <si>
+    <t>Continuation Work order for the work Hiring of Bharat Stage- II/III / diesel motor cab (Luxury Taxi) / Maruti Omni (Standard Non-AC) having contract carriage permit from the regional transport authority for the Office of the Assistant Engineer, Kharagpur Sub- Division, P.H.E. Dte. [Period for 04.02.2022 to 20.03.2022]</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000896/2021-2022</t>
+  </si>
+  <si>
+    <t>59/AE/KSD</t>
+  </si>
+  <si>
+    <t>03/02/2022</t>
+  </si>
+  <si>
+    <t>20/03/2022</t>
+  </si>
+  <si>
+    <t>SANJIT SINHA</t>
+  </si>
+  <si>
+    <t>Sinking of 1(one) No. 125mm X 80mm dia. &amp; 150 Mtr. Depth Deep Tube well including construction of Community Storage Tank (2000 Ltr. Capacity) and Installation of Submersible pumping machineries etc. for Creation of drinking water source at Chandana village, vide J.L.No. -47, Plot No.-1530(near house of Dhananjoy Mandi), GP- Khajra, Block- Keshiary under Kharagpur Sub-Division of Midnapore Division, PHE Dte. in Paschim Medinipur District.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>ORD/000058/2022-2023</t>
+  </si>
+  <si>
+    <t>486/AE/KSD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>ASSOCIATED ENGINEERS &amp; TRADERS</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Over Head Reservoir of capacity 200 Cum and staging height 20.00 mtr. with allied work including supply of all labour &amp; materials for Augmentation of Keshiary &amp; its adjoining mouzas Water Supply Scheme to accomodate FHTC within Keshiary Block under Kharagpur Sub-Division of Midnapore Division, P.H.E.Dte. Dist. Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000227/2022-2023</t>
+  </si>
+  <si>
+    <t>1734/MD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>07/03/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.R. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Keshiary to Accommodate FHTC, Block - Keshiary, District - Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001292/2022-2023</t>
+  </si>
+  <si>
+    <t>2295/W/MMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>BUSR ENGINEERING</t>
+  </si>
+  <si>
     <t>Extension of laying of distribution UPVC pipe line in Gopalpur village Basti of Keshiary GP Within Keshiry W/S Scheme under Kharagpur Sub-Division of Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>AE Kharagpur Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000671/2021-2022</t>
   </si>
   <si>
     <t>114/AE/KSD</t>
   </si>
   <si>
     <t>09/03/2022</t>
   </si>
   <si>
     <t>08/04/2022</t>
   </si>
   <si>
     <t>NIMAI LAL GURIA</t>
   </si>
   <si>
-    <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Keshiary (Block- Keshiary) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
-[...23 lines deleted...]
-    <t>1621/MD</t>
+    <t>Design with allied works in connection with the Functional Household Tap Connection of existing PWSS (Keshiary, Block - Keshiary) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001727/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-466</t>
+  </si>
+  <si>
+    <t>16/03/2022</t>
   </si>
   <si>
     <t>Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Keshiary, Block - Keshiary) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001728/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-467</t>
   </si>
   <si>
-    <t>16/03/2022</t>
-[...52 lines deleted...]
-  <si>
     <t>Sinking of 4 (Four) nos. 250 x 150 mm dia. X 220 mtr. depth deep tube well by direct rotary method for Augmentation of Keshiary W/S Scheme with in Keshiary block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division( Keshiary)</t>
   </si>
   <si>
     <t>ORD/000620/2022-2023</t>
   </si>
   <si>
     <t>445/MD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>KISHORE GHOSH</t>
   </si>
   <si>
+    <t>Laying of Rising Main pipe line and construction 2 (two) nos. Pump house for Augmentation of Keshiary &amp; its adjoining mouzas W/S Scheme under JJM within Keshiary block under Kharagpur Sub-Division of Midnapore Division, P.H.E. Dte. within the District of Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE RWS Kharagpur Sub-Division( Keshiary),JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000624/2022-2023</t>
+  </si>
+  <si>
+    <t>449/MD</t>
+  </si>
+  <si>
+    <t>08/09/2025</t>
+  </si>
+  <si>
     <t>Rendering Consultancy Services for Geotechnical Investigation and Report preparation of OHR locations under (1) Augmentation of Keshiary &amp; its adjoining mouzas W/S Scheme within Keshiary block &amp; (2) Augmentation of Satkui &amp; its adjoining mouzas W/S Scheme within Kharagpur-I block in Paschim Medinipur District through Jadavpur University.</t>
   </si>
   <si>
     <t>ORD/000617/2022-2023</t>
   </si>
   <si>
     <t>471/MD</t>
   </si>
   <si>
     <t>15/02/2023</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>JADAVPUR UNIVERSITY</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Keshiary to Accommodate FHTC, Block - Keshiary, District - Paschim Medinipur. under JJM Program under MMD PHE Dte. (Part-III)</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002028/2022-2023</t>
   </si>
   <si>
     <t>936/W/MMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>24/09/2023</t>
   </si>
   <si>
     <t>EMCON</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Keshiary to Accommodate FHTC, Block - Keshiary, District - Paschim Medinipur. under JJM Program under MMD PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>ORD/001953/2022-2023</t>
+  </si>
+  <si>
+    <t>866/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Hiring of Bharat Stage- IV/V diesel motor cab (Luxury Taxi) (Standard Non-AC) having contract carriage permit from the regional transport authority for the Office of the Assistant Engineer, Kharagpur Sub- Division, P.H.E. Dte. ( For 12 MONTH )[ Perion fro 23.03.2023 to 22.03.2024]</t>
+  </si>
+  <si>
+    <t>ORD/001038/2022-2023</t>
+  </si>
+  <si>
+    <t>342/1/AE/KSD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>23/03/2024</t>
+  </si>
+  <si>
+    <t>M/S. SOMNATH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2022-2023</t>
   </si>
   <si>
     <t>138/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000275/2023-2024</t>
   </si>
   <si>
     <t>3988/MD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>Electric quotation bill for Ad Tw no-IV of Keshiary PWSS. (Ref Consumer ID-204117417)</t>
   </si>
   <si>
     <t>BILL/02905/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-329</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation bill for Ad Tw no-III of Keshaiary PWSS . Ref Consumer ID-204117416)</t>
   </si>
   <si>
     <t>BILL/02904/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-328</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Keshiary to Accommodate FHTC, Block - Keshiary, District - Paschim Medinipur. under JJM Program under MMD PHE Dte. (Part-II)</t>
-[...14 lines deleted...]
-    <t>S.S.GHORAI</t>
+    <t>Laying of distribution pipeline for left out node and to provide FHTC for Augmentation of Keshiary Piped Water Supply Scheme under Keshiary block within Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000097/2024-2025</t>
+  </si>
+  <si>
+    <t>2844/MD</t>
+  </si>
+  <si>
+    <t>09/09/2024</t>
+  </si>
+  <si>
+    <t>02/01/2026</t>
+  </si>
+  <si>
+    <t>A-PLUS</t>
+  </si>
+  <si>
+    <t>Continuation Work order Hiring of Bharat Stage - IV/VI Diesel Motor Cabs (Standard), having contract Carriage permit from the Regional Transport Authority for the office of the Assistant Engineer, Kharagpur Sub-Division, P.H.E. Dte. for the period (23.09.2024 to 31.12.2024) Vehicle No-WB 05 9394</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>519/AE/KSD</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Cleaning the Chokage of pipe in the existing line at Keshiary PWSS under Kharagpur Sub-Division of Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000338/2024-2025</t>
+  </si>
+  <si>
+    <t>3581/MD</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>MAMPI ENTERPRISE</t>
   </si>
   <si>
     <t>ADDITIONAL QUOTATION FOR SHIFTING OF LTOH AT CENTRAL BUS STAND PH NO-III OF KESHIARY PWSS, REFERENCE ID-860319179,APPLICATION ID-100000125209, APPLICATION TYPE- DEPOSIT WORKS OTHER THAN SERVICE CONNECTION, NAME OF CCC-KESHAIRY CCC, NAME OF BLOCK- KESHIARY.</t>
   </si>
   <si>
     <t>BILL/03672/2024-2025</t>
   </si>
   <si>
     <t>18/12/2024</t>
-  </si>
-[...124 lines deleted...]
-    <t>MAMPI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1055,1362 +1055,1362 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>2.55</v>
+        <v>0.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.55</v>
+        <v>0.41</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>0.41</v>
+        <v>1.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.41</v>
+        <v>1.87</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.93</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>1.87</v>
+        <v>0.25</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.87</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.93</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>2.24</v>
+        <v>4.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>1.76</v>
+        <v>601.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>444.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>73.94</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.25</v>
+        <v>22.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.94</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>47.56</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.41</v>
+        <v>2.55</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>41.07</v>
+        <v>1.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>26.58</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.73</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="P11" s="4">
-        <v>9.56</v>
+        <v>2.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.78</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>11.49</v>
+        <v>41.07</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>26.58</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>64.73</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>87</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>29.36</v>
+        <v>13.49</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="P14" s="4">
-        <v>29.18</v>
+        <v>9.56</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>3.2</v>
+        <v>11.49</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>59</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="P16" s="4">
-        <v>4.24</v>
+        <v>23.01</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>18.64</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P17" s="4">
+        <v>1.35</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>3.76</v>
+      </c>
+      <c r="R17" s="4">
+        <v>279.67</v>
+      </c>
+      <c r="S17" s="4">
         <v>100</v>
-      </c>
-[...31 lines deleted...]
-        <v>20</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="L18" s="4"/>
+        <v>116</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>117</v>
+      </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="P18" s="4">
-        <v>0.92</v>
+        <v>29.36</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="P19" s="4">
-        <v>601.47</v>
+        <v>29.18</v>
       </c>
       <c r="Q19" s="4">
-        <v>444.71</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>73.94</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="P20" s="4">
-        <v>22.99</v>
+        <v>3.2</v>
       </c>
       <c r="Q20" s="4">
-        <v>10.94</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>47.56</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>122</v>
-[...6 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P21" s="4">
-        <v>13.49</v>
+        <v>4.24</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>123</v>
+        <v>26</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="K22" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>1.35</v>
+        <v>59.9</v>
       </c>
       <c r="Q22" s="4">
-        <v>3.76</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>279.67</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>139</v>
+        <v>114</v>
       </c>
       <c r="P23" s="4">
-        <v>59.9</v>
+        <v>0.56</v>
       </c>
       <c r="Q23" s="4">
-        <v>0</v>
+        <v>0.85</v>
       </c>
       <c r="R23" s="4">
-        <v>0</v>
+        <v>151.89</v>
       </c>
       <c r="S23" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="I24" s="13" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="J24" s="13" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N24" s="4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="P24" s="4">
-        <v>0.56</v>
+        <v>4.59</v>
       </c>
       <c r="Q24" s="4">
-        <v>0.85</v>
+        <v>4.59</v>
       </c>
       <c r="R24" s="4">
-        <v>151.89</v>
+        <v>99.96</v>
       </c>
       <c r="S24" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>145</v>
-[...6 lines deleted...]
-      </c>
+        <v>148</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="L25" s="4"/>
       <c r="M25" s="4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
       <c r="P25" s="4">
-        <v>4.59</v>
+        <v>0.92</v>
       </c>
       <c r="Q25" s="4">
-        <v>4.59</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="7" t="s">
         <v>151</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="11"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="8"/>
       <c r="N26" s="8"/>
       <c r="O26" s="8">
         <v>869.86</v>