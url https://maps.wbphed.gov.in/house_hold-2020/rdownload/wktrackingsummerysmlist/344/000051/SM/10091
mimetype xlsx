--- v3 (2026-06-15)
+++ v4 (2026-09-18)
@@ -89,378 +89,378 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Chandrakona Road Rly. Station to Accommodate FHTC, Block - Garhbeta-III, District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/10091</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Hiring of 01 (one) no, Motor Cab(standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older then 30 (thirty) months from the date of 1st registration on daily hire basis for 12 (twelve) months only having contract carriage permit for plying within west Bengal from Regional Transport Authority for the use of the Executive Engineer,Midnapore Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000357/2021-2022</t>
+  </si>
+  <si>
+    <t>474/AE/MSSD</t>
+  </si>
+  <si>
+    <t>30/08/2021</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>SUKUMAR SANTRA</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Chandrakona (Block-Garhbeta-III) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001030/2021-2022</t>
+  </si>
+  <si>
+    <t>1622/MD</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Chandrakona (Block-Garhbeta-III) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001031/2021-2022</t>
+  </si>
+  <si>
+    <t>1623/MD</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Providing FHTC and Sinking of Rig Bored Tube well for Augmentation of Chandrakona Road Rly. Station (Zone-II) W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000908/2021-2022</t>
+  </si>
+  <si>
+    <t>526/MD</t>
+  </si>
+  <si>
+    <t>21/03/2022</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
     <t>Sinking of 125 mm X 80 mm.dia. &amp; 138 Mtr. Depth, Tubewell Including installation of pumping machinery and accessories etc at Chandrakona Road Headwork site in the district of Pashcim Medinipur under Midnapore Division, P.H.E. Dte. (SL No-05)</t>
   </si>
   <si>
-    <t>AE Sadar Sub-division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000069/2022-2023</t>
   </si>
   <si>
     <t>223/AE/MSSD</t>
   </si>
   <si>
     <t>13/05/2022</t>
   </si>
   <si>
     <t>02/06/2022</t>
   </si>
   <si>
     <t>CHANDAN YADAV</t>
   </si>
   <si>
-    <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Chandrakona (Block-Garhbeta-III) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
-[...23 lines deleted...]
-    <t>1623/MD</t>
+    <t>Laying distribution pipeline, Providing FHTC, Soil test and Construction of RCC Over Head Reservoir of capacity 550 CuM (Intez type with solid raft) and staging height 20.00 mtr. with allied work including Sinking of Rig bored tube well for Augmentation of Chandrakona Road Rly. Station (Zone-I) Water Supply Scheme in Garhbeta-III block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division of Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000377/2022-2023</t>
+  </si>
+  <si>
+    <t>1960/MD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Hiring of 01 (one) no. Motor Cab (standard) commercial with catalytic converter attachment with Bharat Stage as perprevalent applicable standard compliant new/not older then 30 (thirty) months from the date of 1st registration on daily hire basis for 6 (six) months only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use of the Executive Engineer, Midnapore Division, PHE Dte. w.e.f. 01.09.2022 to 28.02.2023.</t>
+  </si>
+  <si>
+    <t>ORD/000409/2022-2023</t>
+  </si>
+  <si>
+    <t>503/AE/MSSD</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
+  </si>
+  <si>
+    <t>Continuation Work order for Hiring of 1 (one) no, Motor Cab (standard) Commercial with Catalytic Converter attachment with Bharat Stage as per prevalent applicable standard compliant new /not older than 30 (thirty) months from the date of 1st registration on daily hire rate basis for 06 (Six) months only having contract carriage permit for plying within West Bengal from Regional Transport Authority for the use of the Assistant Engineer, (HQ) under Midnapore Division PHE Dte. for the Period of 6 ( Six ) months.</t>
+  </si>
+  <si>
+    <t>ORD/000755/2022-2023</t>
+  </si>
+  <si>
+    <t>680/AE/MSSD</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Chandrakona Road Railway Station, Block - Garhbeta-III) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001729/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-468</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>Hire and labour charges for staging and scaffolding, bamboo barricading and removal of rubbish for dismantling of existing OHR (Capacity 2,27,000 Ltr.) at Head work Site of Chandrakona Road Railway Station Water Supply Scheme (Zone-I) within Garhbeta-III Block under Midnapore Sadar Sub-Division of Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001620/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-424</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Design with allied works in connection with the Functional Household Tap Connection of existing PWSS (Chandrakona Road Railway Station, Block - Garhbeta-III) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001730/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-469</t>
   </si>
   <si>
     <t>Preparation of D.P.R. in connection with the Functional Household Tap Connection of existing PWSS (Chandrakona Road Railway Station, Amlagora, Jot Ghanashyam &amp; Sonakhali in various blocks) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001810/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-470</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
-    <t>Hiring of 01 (one) no, Motor Cab(standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older then 30 (thirty) months from the date of 1st registration on daily hire basis for 12 (twelve) months only having contract carriage permit for plying within west Bengal from Regional Transport Authority for the use of the Executive Engineer,Midnapore Division PHE Dte.</t>
-[...47 lines deleted...]
-    <t>PULLOCK KUMAR GHOSH</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Chandrakona Road Rly. Station to Accommodate FHTC, Block - Garhbeta-III, District - Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001963/2022-2023</t>
+  </si>
+  <si>
+    <t>874/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Repair and Rennovation of Switch Room cum Chlorine Room ( No. 2 ) of Chandrakona Road Water Supply Scheme ( Zone-II ) within Midnapore Sadar Sub Division under Midnapore Division, PHE Dte. (SL No-03)</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Garbeta-III)</t>
+  </si>
+  <si>
+    <t>ORD/001036/2022-2023</t>
+  </si>
+  <si>
+    <t>984/AE/MSSD</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2023</t>
+  </si>
+  <si>
+    <t>NAYAN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying Rising main from Common manifold to OHR for Augmentation of Chandrakona Road ( Zone-II ) W/S scheme within Garhbeta-III Block under Midnapur Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>JE RWS Sadar Sub-Division(Garbeta-III),JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000602/2022-2023</t>
+  </si>
+  <si>
+    <t>853/AE/MSSD</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000006/2023-2024</t>
   </si>
   <si>
     <t>1121/MD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Car Bill</t>
   </si>
   <si>
     <t>BILL/00314/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-001</t>
   </si>
   <si>
-    <t>01/04/2023</t>
-[...56 lines deleted...]
-    <t>NAYAN CONSTRUCTION</t>
+    <t>Laying of Rising Main for Augmentation of Chandrakona Road (Zone-II) &amp; its adjoining mouzas PWSS Block: - Garbeta-III, District: - Paschim Midnapor under Midnapore Division, PHE Dte. (Length = 1,405 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000074/2024-2025</t>
+  </si>
+  <si>
+    <t>2783/MD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>26/06/2025</t>
   </si>
   <si>
     <t>RTOR000069/2024-2025</t>
   </si>
   <si>
     <t>3387/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
   </si>
   <si>
     <t>Jhargram Mechanical Division</t>
   </si>
   <si>
     <t>Quotation for Dedicated Transformer for C.K Road Z - I P.H - III water supply scheme.</t>
   </si>
   <si>
     <t>BILL/00942/2024-2025</t>
   </si>
   <si>
     <t>331/JMD</t>
   </si>
   <si>
     <t>29/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Providing FHTC and Sinking of Rig Bored Tube well for Augmentation of Chandrakona Road Rly. Station (Zone-II) W/S Scheme in Garhbeta-III Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Route survey &amp; way leave permission along &amp; across of National Highway in Augmentation of Chandrakona Road Railway Station (Zone-I) PWSS under Midnapore Sadar Sub-Division of Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000460/2024-2025</t>
   </si>
   <si>
     <t>372/MD</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>DONA ASSOCIATES</t>
-  </si>
-[...31 lines deleted...]
-    <t>26/06/2025</t>
   </si>
   <si>
     <t>Quotation for dedicated transformar at C. K road Zone-I P.H-I water supply scheme</t>
   </si>
   <si>
     <t>BILL/01647/2024-2025</t>
   </si>
   <si>
     <t>472/JMD</t>
   </si>
   <si>
     <t>30/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1021,60 +1021,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>3.03</v>
+        <v>1.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>2.23</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>73.63</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -1182,1124 +1182,1124 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>4.28</v>
+        <v>459.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>281.4</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>61.28</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>4.72</v>
+        <v>3.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>73.63</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.21</v>
+        <v>588.73</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>256.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>43.62</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>1.19</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.43</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>158.97</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>1.7</v>
+        <v>1.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>0.9</v>
+        <v>4.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.43</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>158.97</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>1.01</v>
+        <v>4.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>111.82</v>
+        <v>4.21</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P14" s="4">
-        <v>0.8</v>
+        <v>1.19</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>87</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>588.73</v>
+        <v>23.76</v>
       </c>
       <c r="Q15" s="4">
-        <v>256.78</v>
+        <v>11.13</v>
       </c>
       <c r="R15" s="4">
-        <v>43.62</v>
+        <v>46.86</v>
       </c>
       <c r="S15" s="4">
-        <v>25</v>
+        <v>95</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>95</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P16" s="4">
-        <v>23.76</v>
+        <v>0.97</v>
       </c>
       <c r="Q16" s="4">
-        <v>11.13</v>
+        <v>0.96</v>
       </c>
       <c r="R16" s="4">
-        <v>46.86</v>
+        <v>99</v>
       </c>
       <c r="S16" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>47</v>
       </c>
       <c r="P17" s="4">
-        <v>0.97</v>
+        <v>3.33</v>
       </c>
       <c r="Q17" s="4">
-        <v>0.96</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="P18" s="4">
-        <v>58.96</v>
+        <v>111.82</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>110</v>
+        <v>99</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="P19" s="4">
-        <v>4.42</v>
+        <v>0.8</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="P20" s="4">
-        <v>459.24</v>
+        <v>9.6</v>
       </c>
       <c r="Q20" s="4">
-        <v>281.4</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>61.28</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>122</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="P21" s="4">
-        <v>11.47</v>
+        <v>58.96</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="I22" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="13" t="s">
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="L22" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="M22" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M22" s="4" t="s">
+      <c r="N22" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>3.33</v>
+        <v>4.42</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="I23" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J23" s="13"/>
       <c r="K23" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" s="4" t="s">
         <v>131</v>
       </c>
-      <c r="L23" s="4" t="s">
+      <c r="M23" s="4" t="s">
         <v>132</v>
       </c>
-      <c r="M23" s="4" t="s">
+      <c r="N23" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="N23" s="4" t="s">
+      <c r="O23" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="O23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P23" s="4">
-        <v>9.6</v>
+        <v>11.47</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
         <v>135</v>
       </c>
       <c r="I24" s="13"/>
       <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
         <v>136</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>137</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="P24" s="4">
         <v>4.39</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
         <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>139</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>