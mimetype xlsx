--- v2 (2026-06-15)
+++ v3 (2026-09-18)
@@ -92,216 +92,216 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Ghatal</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Panna Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/10065</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Sinking of 200 mm x 100 mm dia. X 156 Mtr. Depth Rig bored Tube wells at 2nd Tube well site with Laying of uPVC (Class-III) &amp; DI pipeline with FHTC works, Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room &amp; Boundary wall, Laying of Rising main at 2nd T/W site for Panna W/S Scheme within Ghatal Block of Ghatal Sub-Division under Midnapore Division, PHE Dte. (PART- B)</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>JE RWS Ghatal Sub-Division(Ghatal)</t>
+  </si>
+  <si>
+    <t>ORD/000466/2022-2023</t>
+  </si>
+  <si>
+    <t>2186/MD</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>S.N ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Soil investigation work in connection with Construction of RCC OHR, Construction &amp; Commissioning of 150 CuM RCC OHR with FHTC works for Panna W/S Scheme within Ghatal Block of Ghatal Sub-Division under Midnapore Division, PHE Dte. (PART- C)</t>
+  </si>
+  <si>
+    <t>ORD/000542/2022-2023</t>
+  </si>
+  <si>
+    <t>2673/MD</t>
+  </si>
+  <si>
+    <t>30/12/2022</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>CHAKRABORTTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm x 100 mm dia. X 156 Mtr. Depth Rig bored Tube wells at Head Works cum 1st Tube well site with Laying of uPVC (Class-III) &amp; DI pipeline, Construction of 5.40 Mtr. X 3.60 Mtr. Switch Room &amp; Boundary wall for Panna W/S Scheme within Ghatal Block of Ghatal Sub-Division under Midnapore Division, PHE Dte. (PART- A)</t>
+  </si>
+  <si>
+    <t>ORD/000208/2022-2023</t>
+  </si>
+  <si>
+    <t>1673/MD</t>
+  </si>
+  <si>
+    <t>12/08/2022</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>M/S. D.K.H.CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Electric Quotation. {Enter in MB No:- 3068, Page No:- 165}</t>
+  </si>
+  <si>
+    <t>BILL/00061/2022-2023</t>
+  </si>
+  <si>
+    <t>BP-2022-23-468</t>
+  </si>
+  <si>
+    <t>27/12/2022</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICTY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Panna Piped Water Supply Scheme under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001891/2022-2023</t>
+  </si>
+  <si>
+    <t>789/W/MMD</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>A G ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Installation of Dept. Submersible Pump motor set and with other supplied items and other allied works at Tubewell no 1 of Panna Water Supply Scheme Block Ghatal under MMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001605/2023-2024</t>
+  </si>
+  <si>
+    <t>1546/MMSD-I</t>
+  </si>
+  <si>
+    <t>12/12/2023</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>SHOVAN KUMAR DAS</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000029/2022-2023</t>
   </si>
   <si>
     <t>135/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000166/2022-2023</t>
   </si>
   <si>
     <t>888/MD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>RTOR000007/2023-2024</t>
   </si>
   <si>
     <t>1134/MD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
-    <t>Electric Quotation. {Enter in MB No:- 3068, Page No:- 165}</t>
-[...40 lines deleted...]
-  <si>
     <t>QUOTATION MONEY FOR PANNA WATER SUPPLY SCHEME, T W NO 2, [ BLOCK GHATAL ] JJM WORKS, SCHEME CODE SM/110065, APPLICATION NO 2004843733, REFERENCE ID 204368914, GHATAL CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/00499/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-458</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...76 lines deleted...]
-    <t>M/S. D.K.H.CONSTRUCTION</t>
   </si>
   <si>
     <t>ADDITIONAL QUOTATION MONEY FOR PANNA WATER SUPPLY SCHEME,T W - II , JJM WORKS, SCHEME CODE SM/ 10065, , APPLICATION NO 100000149552, REFERENCE ID 860348792, GHATAL CCC, WBSEDCL</t>
   </si>
   <si>
     <t>BILL/03048/2025-2026</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -839,674 +839,674 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.73</v>
+        <v>67.2</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>44.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.72</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>21.77</v>
+        <v>86.3</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>18.21</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>21.77</v>
+        <v>65.06</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>53.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.96</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>1.29</v>
+        <v>22.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>9.34</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>41.02</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>5.57</v>
+        <v>1.29</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>67.2</v>
+        <v>4.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>44.84</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>66.72</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>86.3</v>
+        <v>21.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.72</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>18.21</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>22.77</v>
+        <v>21.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.34</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>41.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>65.06</v>
+        <v>5.57</v>
       </c>
       <c r="Q12" s="4">
-        <v>53.97</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>82.96</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>0.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>