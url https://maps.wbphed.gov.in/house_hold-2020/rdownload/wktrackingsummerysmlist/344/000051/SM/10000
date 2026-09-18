--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -119,188 +119,230 @@
   <si>
     <t>ORD/001024/2021-2022</t>
   </si>
   <si>
     <t>1614/MD</t>
   </si>
   <si>
     <t>21/09/2021</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Dantan (Block- Dantan-I) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001025/2021-2022</t>
   </si>
   <si>
     <t>1615/MD</t>
   </si>
   <si>
+    <t>Preparation of D.P.R. in connection with the Functional Household Tap Connection of existing PWSS (Daspur, Keshiary, Debra &amp; Dantan in various blocks) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000152/2021-2022</t>
+  </si>
+  <si>
+    <t>951/MD</t>
+  </si>
+  <si>
+    <t>17/06/2021</t>
+  </si>
+  <si>
+    <t>27/06/2021</t>
+  </si>
+  <si>
+    <t>Hiring charges of Bharat Stage ¿ III Diesel Indigo ECS Car / Motor Cabs (Luxury Taxi) having contract Carriage permit from the Regional Transport Authority valid for the State of West Bengal not older than 5 years from the date of 1st Registration on monthly hire rate basis for the period from 15.02.2022 to 14.02.2023(12 months) for the office of the Assistant Engineer, RWS Midnapore Sub-Division, P.H.E. Dte. The cost inclusive of all charges due to the wages of Driver, Taxes, Insurance, fees etc.</t>
+  </si>
+  <si>
+    <t>ORD/000986/2021-2022</t>
+  </si>
+  <si>
+    <t>28/RWS/MID</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>S.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Round the Clock Guarding Arrangements to protect the Govt. properties/materials etc. at Dantan Store within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [ for the period 01.02.2022 to30.11.2022]</t>
+  </si>
+  <si>
+    <t>ORD/001042/2021-2022</t>
+  </si>
+  <si>
+    <t>48./AE/KSD</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>30/11/2022</t>
+  </si>
+  <si>
+    <t>M/S. OXFORD SECURITY SERVICE</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Soil test &amp; Construction of R.C.C. Over Head Reservoir of capacity 900 Cum and staging height 20.00 mtr. &amp; FHTC under JJM with allied work for Augmentation of Datan and its adjoining mouzas W/S Scheme in Datan-I Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division( Dantan-I),JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000130/2022-2023</t>
+  </si>
+  <si>
+    <t>1364/MD</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Sinking of 125mm X 80 mm. dia. &amp; 138 Mtr. Depth, Tubewell including installation of pumping machinery and accessories etc at Datan Headwork site in the district of Paschim Medinipur under Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000061/2022-2023</t>
+  </si>
+  <si>
+    <t>488/AE/KSD</t>
+  </si>
+  <si>
+    <t>01/08/2022</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
+  </si>
+  <si>
+    <t>Design with allied works in connection with the Functional Household Tap Connection of existing PWSS (Dantan, Block - Dantan-I) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001392/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-382</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
     <t>Hire and labour charges for staging and scaffolding, bamboo barricading and removal of rubbish for dismantling of existing OHR (Capacity 1,00,000 Gallon) at Head work Site of Dantan Water Supply Scheme within Dantan-I Block under Kharagpur Sub-Division of Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001737/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-477</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Dantan, Block - Dantan-I) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001394/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-384</t>
   </si>
   <si>
-    <t>18/02/2022</t>
-[...46 lines deleted...]
-  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Dantan to Accommodate FHTC, Block - Dantan-I, District - Paschim Medinipur.under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>AE/Midnapur Mechanical Sub-Division-I,Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I,Sri Sourav Mondal, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/000171/2023-2024</t>
   </si>
   <si>
     <t>1414/W/MMD</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation of D.P.R. in connection with the Functional Household Tap Connection of existing PWSS (Daspur, Keshiary, Debra &amp; Dantan in various blocks) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
-[...29 lines deleted...]
-    <t>K &amp; KABERI ENTERPRISE (PROP. GOUTAM MAITY)</t>
+    <t>Sinking of 4 (Four) nos. 250 x 150 mm dia. X 220 mtr. depth deep tube well by direct rotary method for Augmentation of Dantan W/S Scheme with in Datan-I Block under Midnapore Division, P.H.E. Dte. [Allotted for Sinking of 2 (Nos.) of Tube wells i.e. 50% of the total works] (Part-2/2)</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000569/2022-2023</t>
+  </si>
+  <si>
+    <t>119/MD</t>
+  </si>
+  <si>
+    <t>10/01/2023</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>GARHBETA-1 UNEMPLOYED YOUTH ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Sinking of 4 (Four) nos. 250 x 150 mm dia. X 220 mtr. depth deep tube well by direct rotary method for Augmentation of Dantan W/S Scheme with in Datan-I Block under Midnapore Division, P.H.E. Dte. [Allotted for Sinking of 2 (Nos.) of Tube wells i.e. 50% of the total works] (Part-1/2)</t>
   </si>
   <si>
-    <t>Assistant Engineer (HQ)</t>
-[...1 lines deleted...]
-  <si>
     <t>JE RWS Midnapur Sub-Division( Dantan-I)</t>
   </si>
   <si>
     <t>ORD/000585/2022-2023</t>
   </si>
   <si>
     <t>231/MD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>ANNAPURNA TUBEWELL WORKS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000131/2022-2023</t>
   </si>
   <si>
     <t>395/MD</t>
@@ -332,111 +374,69 @@
   <si>
     <t>RTOR000291/2023-2024</t>
   </si>
   <si>
     <t>5251/MD</t>
   </si>
   <si>
     <t>21/11/2023</t>
   </si>
   <si>
     <t>Electric quotation bill for Ad Tw no -III of Dantan PWSS (Ref Consumer ID-204122249)</t>
   </si>
   <si>
     <t>BILL/02906/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-325</t>
   </si>
   <si>
     <t>03/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 4 (Four) nos. 250 x 150 mm dia. X 220 mtr. depth deep tube well by direct rotary method for Augmentation of Dantan W/S Scheme with in Datan-I Block under Midnapore Division, P.H.E. Dte. [Allotted for Sinking of 2 (Nos.) of Tube wells i.e. 50% of the total works] (Part-2/2)</t>
-[...17 lines deleted...]
-    <t>GARHBETA-1 UNEMPLOYED YOUTH ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Electric quotation bill for Tw No-IV of Dantan PWSS (UTTAR RAY BAR).(Ref Consumer ID-204205780), APPLICATION NO-2004580499, APPLICATION TYPE-NEW CONNECTION, BLOCK-DANTAN-I, NAME OF CCC-DANTAN CCC.</t>
+  </si>
+  <si>
+    <t>BILL/03570/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-603</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
   </si>
   <si>
     <t>Electric quotation bill for Tw No-V of Dantan PWSS .(Krishnapur), Ref Consumer ID-204205815, APPLICATION NO-2004580504, APPLICATION TYPE-NEW CONNECTION, NAME OF CCC-DANTAN CCC, BLOCK-DANTAN-I</t>
   </si>
   <si>
     <t>BILL/03571/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-604</t>
-  </si>
-[...31 lines deleted...]
-    <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1093,1057 +1093,1057 @@
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="P5" s="4">
-        <v>8.57</v>
+        <v>4.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="P6" s="4">
-        <v>2.45</v>
+        <v>1.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.84</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>121.29</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>2.87</v>
+        <v>4.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>1.52</v>
+        <v>1162.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.84</v>
+        <v>684.35</v>
       </c>
       <c r="R8" s="4">
-        <v>121.29</v>
+        <v>58.85</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.58</v>
+        <v>2.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.58</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="P10" s="4">
-        <v>54.73</v>
+        <v>2.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>4.77</v>
+        <v>8.57</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.77</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="P12" s="4">
-        <v>2.5</v>
+        <v>2.45</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>84.58</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>20.67</v>
+        <v>54.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>18.2</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>88.03</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13"/>
-      <c r="J14" s="13"/>
+      <c r="I14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>88</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>16.56</v>
+        <v>20.67</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>16.36</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>79.14</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>95</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>48.12</v>
+        <v>20.67</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>18.2</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>88.03</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>48.12</v>
+        <v>16.56</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>95.87</v>
+        <v>48.12</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="4">
-        <v>3.33</v>
+        <v>48.12</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="P19" s="4">
-        <v>20.67</v>
+        <v>95.87</v>
       </c>
       <c r="Q19" s="4">
-        <v>16.36</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>79.14</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="P20" s="4">
-        <v>3.78</v>
+        <v>3.33</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P21" s="4">
         <v>9.63</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>78</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
-        <v>120</v>
-[...6 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
       <c r="K22" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L22" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="M22" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N22" s="4" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>126</v>
+        <v>119</v>
       </c>
       <c r="P22" s="4">
-        <v>1162.81</v>
+        <v>3.78</v>
       </c>
       <c r="Q22" s="4">
-        <v>684.35</v>
+        <v>0</v>
       </c>
       <c r="R22" s="4">
-        <v>58.85</v>
+        <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
         <v>127</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
         <v>1515.51</v>