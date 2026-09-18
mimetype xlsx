--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -92,261 +92,261 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Mohanpur</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Tanuya Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09992</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Elevated Reservoir of capacity 400 Cum and staging height 20.00 mtr. with allied works (Pile Foundation) including Providing FHTC of TANUYA &amp; its adjoining mouzas Water Supply Scheme within Mohanpur Dev. Block in the district of Paschim Medinipur under Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division(Mohanpur),JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000536/2021-2022</t>
+  </si>
+  <si>
+    <t>33/MD</t>
+  </si>
+  <si>
+    <t>07/01/2022</t>
+  </si>
+  <si>
+    <t>06/07/2022</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia. C.I.D. F. Sluice Valves for laying of Distribution main pipeline for Tanuya Piped Water Supply Scheme within Mohanpur Block under Kharagpur Sub-Division of Midnapore Division, PHE Dte. In Paschim Medinipur District. (Sl.No.-03)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division(Mohanpur)</t>
+  </si>
+  <si>
+    <t>ORD/000086/2022-2023</t>
+  </si>
+  <si>
+    <t>313/AE/KSD</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>25/06/2022</t>
+  </si>
+  <si>
+    <t>ASHOK BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room with out W.C. &amp; Bath for Second Tube Well Site under Tanuya W/S Scheme within Midnapore Division, PHE Dte. (Considering G.L. 300 mm below road level) (Type -A)</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000238/2022-2023</t>
+  </si>
+  <si>
+    <t>543/AE/KSD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>PRITI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 2 (Two) Nos. 300 X 200 mm dia. X 220 Mtr. Depth deep tube well by Direct Rotary Method for Head Work site &amp; 2nd Tube well site of Tanuya W/S Scheme with in Mohanpur block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (HQ)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000012/2022-2023</t>
   </si>
   <si>
     <t>609/MD</t>
   </si>
   <si>
     <t>04/04/2022</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
-    <t>Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room with out W.C. &amp; Bath for Second Tube Well Site under Tanuya W/S Scheme within Midnapore Division, PHE Dte. (Considering G.L. 300 mm below road level) (Type -A)</t>
-[...17 lines deleted...]
-    <t>PRITI ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000037/2021-2022</t>
+  </si>
+  <si>
+    <t>149/MD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>`2430/MD</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
   </si>
   <si>
     <t>Purchasing of materials for the Tanuya Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>VCH/000443/2022-2023</t>
   </si>
   <si>
     <t>10/08/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION PHE DTE.</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of different dia. C.I.D. F. Sluice Valves for laying of Distribution main pipeline for Tanuya Piped Water Supply Scheme within Mohanpur Block under Kharagpur Sub-Division of Midnapore Division, PHE Dte. In Paschim Medinipur District. (Sl.No.-03)</t>
-[...38 lines deleted...]
-    <t>29/11/2022</t>
+    <t>Construction of 5.40 Mtr. X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Head Works Site under Tanuya W/S Scheme within Midnapore Division, PHE Dte. (Considering G.L. 300 mm below road level) (Type - A)</t>
+  </si>
+  <si>
+    <t>ORD/000045/2023-2024</t>
+  </si>
+  <si>
+    <t>981/MD</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>09/06/2023</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Tanuya Piped Water Supply Scheme.under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000128/2023-2024</t>
+  </si>
+  <si>
+    <t>1358/W/MMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Electric Quation for Tanua Bandh mini PWSS Tube well-I in connection Mohanpur CCC.</t>
   </si>
   <si>
     <t>BILL/00005/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-14</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,MIDNAPORE MECHANICAL DIVISION, PHE DTE.</t>
   </si>
   <si>
     <t>Electric Quation for Tanua Bandh PWSS Tube well-II in connection Mohanpur CCC.</t>
   </si>
   <si>
     <t>BILL/00010/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-13</t>
   </si>
   <si>
     <t>WEST BENGAL STATE ELECTRICTY DISTRIBUTION COMPANY LTD.</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, Soil test and Construction of R.C.C. Elevated Reservoir of capacity 400 Cum and staging height 20.00 mtr. with allied works (Pile Foundation) including Providing FHTC of TANUYA &amp; its adjoining mouzas Water Supply Scheme within Mohanpur Dev. Block in the district of Paschim Medinipur under Midnapore Division, P.H.E. Dte.</t>
-[...59 lines deleted...]
-    <t>PS &amp; ASSOCIATES</t>
+    <t>Additional quatation bill for application no-2004172244 for Tw No-II of Tanuya PWSS.</t>
+  </si>
+  <si>
+    <t>BILL/03227/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-464</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>RTOR000129/2024-2025</t>
   </si>
   <si>
     <t>3465/MD</t>
   </si>
   <si>
     <t>25/11/2024</t>
-  </si>
-[...13 lines deleted...]
-    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Laying of rising main including interconnection for Tanuya &amp; its adjoining mouzas W/S Scheme within Mohanpur block under Kharagpur Sub-Division of Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000373/2024-2025</t>
   </si>
   <si>
     <t>48/MD</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>21/02/2025</t>
   </si>
   <si>
     <t>AJITESH ACHARJEE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -915,775 +915,775 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.93</v>
+        <v>473.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>385.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>81.59</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.8</v>
+        <v>3.24</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L5" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>13.62</v>
+        <v>2.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.24</v>
+        <v>21.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.52</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.55</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>13.62</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>58.77</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>1.98</v>
+        <v>13.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>1.9</v>
+        <v>5.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>473.08</v>
+        <v>27.3</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>18.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>67.45</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>5.22</v>
+        <v>1.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="J13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>27.3</v>
+        <v>1.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>51</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>15.27</v>
+        <v>3.2</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="P15" s="4">
-        <v>3.2</v>
+        <v>15.27</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
@@ -1737,54 +1737,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>648.74</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>427.69</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>65.93</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>