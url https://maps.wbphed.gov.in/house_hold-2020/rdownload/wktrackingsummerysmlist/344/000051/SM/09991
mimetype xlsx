--- v3 (2026-06-15)
+++ v4 (2026-09-18)
@@ -92,300 +92,300 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Mohanpur</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Antla Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/09991</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Soil Investigation, Construction of R.C.C. Elevated Reservoir of Capacity 400 cum and staging height 20.00 mtr. (Pile Foundation) with allied works, Laying Distribution System of HDPE (PE-100) and Providing of FHTC for Antla and its adjoining mouzas Water Supply Scheme within Mohanpur Block in the district of Paschim Medinipur under Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer (HQ)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division(Mohanpur),JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000515/2021-2022</t>
+  </si>
+  <si>
+    <t>2255/MD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>MASUM ALI KHAN</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of different dia. C.I.D.F. Sluice Valves for laying of Distribution main pipeline for Antla Piped water Supply Scheme within Mohanpur Block under Kharagpur Sub-division of Midnapore Division, PHE Dte. In Paschim Medinipur District (Part -II)</t>
+  </si>
+  <si>
+    <t>AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>ORD/000085/2022-2023</t>
+  </si>
+  <si>
+    <t>312/AE/KSD</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>25/06/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Laying of distribution HDPE Pipe line of Left-Out portion and all allied works at Antla and its adjoining mouzas W/S Scheme under Kharagpur Sub-Division of Midnapore Division of Midnapore Division, PHE Dte. (Phase-I)</t>
+  </si>
+  <si>
+    <t>JE RWS Midnapur Sub-Division(Mohanpur)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2022-2023</t>
+  </si>
+  <si>
+    <t>536/AE/KSD</t>
+  </si>
+  <si>
+    <t>23/08/2022</t>
+  </si>
+  <si>
+    <t>22/09/2022</t>
+  </si>
+  <si>
+    <t>PALASH KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room with out W.C. &amp; Bath for Second Tube Well Site under Antla W/S Scheme within Midnapore Division, PHE Dte. (Considering G.L. 300 mm below road level) (Type -A)</t>
+  </si>
+  <si>
+    <t>ORD/000239/2022-2023</t>
+  </si>
+  <si>
+    <t>544/AE/KSD</t>
+  </si>
+  <si>
+    <t>PRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of distribution HDPE pipe line of Left-out portion and all allied works at Antla and its adjoining mouzas W/S Scheme under Kharagpur Sub-Division of Midnapore Division, PHE Dte. (Phase-II)</t>
+  </si>
+  <si>
+    <t>ORD/000232/2022-2023</t>
+  </si>
+  <si>
+    <t>537/AE/KSD</t>
+  </si>
+  <si>
+    <t>Laying of distribution HDPE pipe line of Left-out portion and all allied works at Antla and its adjoining mouzas W/S Scheme under Kharagpur Sub-Division of Midnapore Division, PHE Dte. (Phase-III) Location Mathuribar ICDS &amp; Kharpara</t>
+  </si>
+  <si>
+    <t>ORD/000233/2022-2023</t>
+  </si>
+  <si>
+    <t>538/AE/KSD</t>
+  </si>
+  <si>
     <t>Sinking of 2 (Two) Nos. 300 X 200 mm dia. X 220 Mtr. Depth deep tube well by Direct Rotary Method for Head Work site &amp; 2nd Tube well site of Antla W/S Scheme with in Mohanpur block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer (HQ)</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000692/2021-2022</t>
   </si>
   <si>
     <t>289/MD</t>
   </si>
   <si>
     <t>15/02/2022</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>KISHORE GHOSH</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of different dia. C.I.D.F. Sluice Valves for laying of Distribution main pipeline for Antla Piped water Supply Scheme within Mohanpur Block under Kharagpur Sub-division of Midnapore Division, PHE Dte. In Paschim Medinipur District (Part -II)</t>
-[...65 lines deleted...]
-    <t>PRITI ENTERPRISE</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2021-2022</t>
+  </si>
+  <si>
+    <t>148/MD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2022-2023</t>
+  </si>
+  <si>
+    <t>`2430/MD</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Laying Balance Distribution System to accommodate FHTC of Proposed Pipe Water Supply Scheme for Antla &amp; its adjoining Mouzas, Block: - Mohanpur, District: - Paschim Midnapore. (Total Length = 11,200.00 Mtr.)</t>
   </si>
   <si>
     <t>ORD/000611/2022-2023</t>
   </si>
   <si>
     <t>383/MD</t>
   </si>
   <si>
     <t>03/02/2023</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
-    <t>MASUM ALI KHAN</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of 5.40 Mtr. X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Head Works Site under Antla W/S Scheme within Midnapore Division, PHE Dte. (Considering G.L. 300 mm below road level) (Type - A)</t>
   </si>
   <si>
     <t>ORD/000619/2022-2023</t>
   </si>
   <si>
     <t>444/MD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...20 lines deleted...]
-    <t>29/11/2022</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Antla Piped Water Supply Scheme. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/000001/2023-2024</t>
+  </si>
+  <si>
+    <t>1103/W/MMD</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>RTOR000001/2023-2024</t>
   </si>
   <si>
     <t>932/MD</t>
   </si>
   <si>
+    <t>Electric Quotation for Antla PWSS Tube well-I in connection Mohanpur CCC.</t>
+  </si>
+  <si>
+    <t>BILL/00073/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-31</t>
+  </si>
+  <si>
+    <t>01/05/2023</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICTY DISTRIBUTION COMPANY LTD.</t>
+  </si>
+  <si>
+    <t>Eletrict quotation bill for Atla water supply scheme at PH-II(Consumar Id-860286126)</t>
+  </si>
+  <si>
+    <t>BILL/03070/2023-2024</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Electric quotation bill for Atla Water supply Scheme at PH-II (Consumar Id-860286126) [MB-No- 3179/MMD]</t>
+  </si>
+  <si>
+    <t>BILL/00990/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-509</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER,MIDNAPORE MECHANICAL DIVISION, PHE DTE.</t>
+  </si>
+  <si>
     <t>Electric Quotation for Antla PWSS Tube well-II in connection Mohanpur CCC.</t>
   </si>
   <si>
     <t>BILL/00074/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-30</t>
-  </si>
-[...85 lines deleted...]
-    <t>31/05/2025</t>
   </si>
   <si>
     <t>Laying of Rising Main including interconnection and all other allied works for Antla and its adjoining mouzas Water Supply Scheme within Mohanpur Block under Kharagpur Sub Division of Midnapore Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division,Assistant Engineer (HQ)</t>
   </si>
   <si>
     <t>JE3 Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/001105/2023-2024</t>
   </si>
   <si>
     <t>0107/RWS/MID</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -957,60 +957,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.82</v>
+        <v>332.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>16.76</v>
+        <v>256.85</v>
       </c>
       <c r="R3" s="4">
-        <v>76.83</v>
+        <v>77.3</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -1060,978 +1060,978 @@
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.78</v>
+        <v>4.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.78</v>
+        <v>4.81</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.81</v>
+        <v>2.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.81</v>
+        <v>2.7</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>96.64</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>4.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.85</v>
+        <v>4.78</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>2.79</v>
+        <v>4.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.7</v>
+        <v>4.85</v>
       </c>
       <c r="R8" s="4">
-        <v>96.64</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>53.34</v>
+        <v>21.82</v>
       </c>
       <c r="Q9" s="4">
-        <v>52.15</v>
+        <v>16.76</v>
       </c>
       <c r="R9" s="4">
-        <v>97.77</v>
+        <v>76.83</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>5.21</v>
+        <v>10.97</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.49</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>86.09</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="P11" s="4">
-        <v>10.97</v>
+        <v>82.33</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>82.33</v>
+        <v>53.34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>52.15</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>97.77</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="P13" s="4">
-        <v>57.12</v>
+        <v>5.21</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.49</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>86.09</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>85</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>2.99</v>
+        <v>23.74</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>22.68</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>95.54</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>87</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="P15" s="4">
-        <v>2.72</v>
+        <v>57.12</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>86</v>
+        <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="L16" s="4"/>
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
       <c r="M16" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="P16" s="4">
-        <v>2.88</v>
+        <v>2.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>91</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>23.74</v>
+        <v>2.88</v>
       </c>
       <c r="Q17" s="4">
-        <v>22.68</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>95.54</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="P18" s="4">
         <v>2.88</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>104</v>
-[...6 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>62</v>
+        <v>97</v>
       </c>
       <c r="P19" s="4">
-        <v>332.28</v>
+        <v>2.99</v>
       </c>
       <c r="Q19" s="4">
-        <v>256.85</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>77.3</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>110</v>
       </c>
       <c r="I20" s="13" t="s">
         <v>111</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>112</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P20" s="4">
         <v>14.32</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>