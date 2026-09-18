--- v2 (2026-05-24)
+++ v3 (2026-09-18)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Sonakhali to Accommodate FHTC, Block - Daspur-II, District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/09980</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Day to day operation &amp; maintenance of distribution system &amp; Rising main (CI/DI/HDPE/UPVC) with all related structure i.e. OHR etc. of Sonakhali W/S Scheme under Midnapore Division P.H.E. Dte. (Period from 01/11/2021 to 31/12/2021)</t>
+  </si>
+  <si>
+    <t>AE Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000575/2021-2022</t>
+  </si>
+  <si>
+    <t>743/A/AE/GSD</t>
+  </si>
+  <si>
+    <t>26/10/2021</t>
+  </si>
+  <si>
+    <t>26/12/2021</t>
+  </si>
+  <si>
+    <t>SUBHASIS DOLAI</t>
+  </si>
+  <si>
     <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Sonakhali (Block-Daspur-I) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
   </si>
   <si>
-    <t>AE Ghatal Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001034/2021-2022</t>
   </si>
   <si>
     <t>1642/MD</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>02/10/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Sonakhali (Block-Daspur-I) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001035/2021-2022</t>
   </si>
   <si>
     <t>1643/MD</t>
   </si>
   <si>
+    <t>Laying distribution pipe line, Pump House, FHTC &amp; Construction of R.C.C. Over Head Reservoir of capacity 600 Cum (including Pile) and staging height 20.00 mtr. with allied work for Augmentation of Sonakhali W/S Scheme in Daspur-II Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000217/2022-2023</t>
+  </si>
+  <si>
+    <t>1688/MD</t>
+  </si>
+  <si>
+    <t>16/08/2022</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
+    <t>Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Sonakhali, Block - Daspur-II) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>VCH/001395/2021-2022</t>
+  </si>
+  <si>
+    <t>BP-2021-22-385</t>
+  </si>
+  <si>
+    <t>18/02/2022</t>
+  </si>
+  <si>
     <t>Design with allied works in connection with the Functional Household Tap Connection of existing PWSS (Sonakhali, Block ¿ Daspur-II) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001414/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-386</t>
   </si>
   <si>
     <t>23/02/2022</t>
   </si>
   <si>
-    <t>Conducting of Route Survey in connection with the Functional Household Tap Connection of existing PWSS (Sonakhali, Block - Daspur-II) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Preparation of D.P.R. in connection with the Functional Household Tap Connection of existing PWSS (Chandrakona Road Railway Station, Amlagora, Jot Ghanashyam &amp; Sonakhali in various blocks) to be Augmentation / Rejuvenation under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>VCH/001814/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-470</t>
   </si>
   <si>
     <t>11/03/2022</t>
   </si>
   <si>
     <t>Preliminarily Ground Protection works (i,e, Construction R.C.C. Retaining wall, Land development) And Rising main in connection with Construction of Boundary wall, OHR, Switch Room etc. at Head Works site of Augmentation of Sonakhali W/S Scheme under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
-    <t>JE1 Ghatal Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000627/2022-2023</t>
   </si>
   <si>
     <t>452/MD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
-    <t>GOBINDA MAITY</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 3 (Three) nos. 250 x 150 mm dia. X 220 mtr. depth deep tube well by direct rotary method for Augmentation of Sonakhali W/S Scheme with in Daspur-II Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>JE RWS Ghatal Sub-Division(Daspur-II)</t>
   </si>
   <si>
     <t>ORD/000570/2022-2023</t>
   </si>
   <si>
     <t>120/MD</t>
   </si>
   <si>
     <t>10/01/2023</t>
   </si>
   <si>
     <t>31/01/2023</t>
   </si>
   <si>
     <t>PRANTIK DRILLING AGENCY</t>
   </si>
   <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Sonakhali to Accommodate FHTC, Block - Daspur-II, District - Paschim Medinipur. under JJM Program under MMD PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001952/2022-2023</t>
+  </si>
+  <si>
+    <t>865/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>S.S.GHORAI</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Sonakhali to Accommodate FHTC, Block - Daspur-II, District - Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001592/2022-2023</t>
+  </si>
+  <si>
+    <t>452/W/MMD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>SAIKAT SINHA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000167/2022-2023</t>
   </si>
   <si>
     <t>901/MD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>133/MD</t>
   </si>
   <si>
     <t>11/01/2023</t>
   </si>
   <si>
     <t>RTOR000148/2022-2023</t>
   </si>
   <si>
     <t>531/MD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
-    <t>Midnapore Mechanical</t>
+    <t>Electric Quotation ID No. 204047232</t>
+  </si>
+  <si>
+    <t>BILL/01614/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-132</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric Quotation for SONAKHALI Water Supply Scheme T/W-II (Ref. ID-204046818 )</t>
   </si>
   <si>
     <t>BILL/01615/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-133</t>
-  </si>
-[...85 lines deleted...]
-    <t>S.S.GHORAI</t>
   </si>
   <si>
     <t>Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room with out W.C. &amp; Bath for 2nd. Tube Well site of Augmentation of Sonakhali water supply scheme within Ghatal Sub-Division under Midnapore Division, PHE Dte. (Considering G.L. 1950 mm below Road Level) {TYPE - B}</t>
   </si>
   <si>
     <t>ORD/000129/2024-2025</t>
   </si>
   <si>
     <t>1495/AE/GSD</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>SK REAJUL HOSSAIN</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -935,973 +935,973 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>1.78</v>
+        <v>0.88</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.78</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
+        <v>0</v>
+      </c>
+      <c r="S3" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>0.41</v>
+        <v>1.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.41</v>
+        <v>1.78</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.87</v>
+        <v>0.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>3.4</v>
+        <v>757.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>563.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>74.45</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>1.19</v>
+        <v>3.4</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>25.92</v>
+        <v>1.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.37</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.55</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>29.59</v>
+        <v>1.19</v>
       </c>
       <c r="Q9" s="4">
-        <v>27.37</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>92.47</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>75.94</v>
+        <v>25.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>24.55</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>28.24</v>
+        <v>29.59</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>27.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.47</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>75.94</v>
+        <v>13.68</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>12.94</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>94.54</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>75</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>5.24</v>
+        <v>27.36</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>22.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>84.01</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>71</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>3.07</v>
+        <v>75.94</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>81</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>0.88</v>
+        <v>28.24</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>757.01</v>
+        <v>75.94</v>
       </c>
       <c r="Q16" s="4">
-        <v>563.63</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>74.45</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>92</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="P17" s="4">
-        <v>27.36</v>
+        <v>3.07</v>
       </c>
       <c r="Q17" s="4">
-        <v>22.99</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>84.01</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="N18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O18" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L18" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P18" s="4">
-        <v>13.68</v>
+        <v>5.24</v>
       </c>
       <c r="Q18" s="4">
-        <v>12.94</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>94.54</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I19" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>109</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="P19" s="4">
         <v>3.64</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>