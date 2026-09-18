--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -113,261 +113,261 @@
   <si>
     <t>Sinking of 125mm X 80mm dia. &amp; 150 Mtr.Depth, Deep Tubewell by Water Jet System at Garhbeta Water Testing Lab Premises in the district of Paschim Medinipore under Midnapore Division PHE Dte.(SL No-01)</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE2 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000194/2021-2022</t>
   </si>
   <si>
     <t>438/AE/MSSD</t>
   </si>
   <si>
     <t>10/08/2021</t>
   </si>
   <si>
     <t>25/08/2021</t>
   </si>
   <si>
     <t>S.T. ENTERPRISE</t>
   </si>
   <si>
+    <t>Continuation Work Order for the work of Conducting of Route survey &amp; Design with allied works in connection with the FHTC of existing PWSS Garhbeta (Block-Garhbeta-I) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001040/2021-2022</t>
+  </si>
+  <si>
+    <t>1652/MD</t>
+  </si>
+  <si>
+    <t>23/09/2021</t>
+  </si>
+  <si>
+    <t>03/10/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Providing FHTC, Soil test &amp; Construction of R.C.C. Over Head Reservoir of capacity 500 Cum (Intze type with solid raft) and staging height 20.00 mtr. with allied work including Construction of 150 Cum capacity CWR for Augmentation of Garhbeta W/S Scheme in Garhbeta-I Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1 Sadar Sub-division,JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000044/2022-2023</t>
+  </si>
+  <si>
+    <t>837/MD</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) no, Motor Cab(standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older then 30 (thirty) months from the date of 1st registration on daily hire basis for 12 (twelve) months only having contract carriage permit for plying within west Bengal from Regional Transport Authority for the use of the Assistant Engineer, Midnapore Sadar Sub- Division PHE Dte. (It would be used only the 'JAL SWAPNA" Schematic Programme, inaugurated by Honorable C.M ) for the period of 06 (Six) months.</t>
+  </si>
+  <si>
+    <t>ORD/000259/2022-2023</t>
+  </si>
+  <si>
+    <t>470/AE/MSSD</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>SANJIT SINHA</t>
+  </si>
+  <si>
     <t>Repairing of damaged (due to flood) Rising main from river bank Tube Well to CWR of Garhbeta &amp; its adjoining Mouzas W/S Scheme within Garhbeta Block under Midnapore Division PHE Dte. (SL No-02)</t>
   </si>
   <si>
     <t>ORD/000258/2022-2023</t>
   </si>
   <si>
     <t>467/AE/MSSD</t>
   </si>
   <si>
     <t>08/08/2022</t>
   </si>
   <si>
     <t>22/09/2022</t>
   </si>
   <si>
     <t>CHANDAN YADAV</t>
   </si>
   <si>
-    <t>Continuation Work Order for the work of Conducting of Route survey &amp; Design with allied works in connection with the FHTC of existing PWSS Garhbeta (Block-Garhbeta-I) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
-[...14 lines deleted...]
-    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000036/2021-2022</t>
+  </si>
+  <si>
+    <t>150/MD</t>
+  </si>
+  <si>
+    <t>28/01/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Garhbeta, Block - Garhbeta-I) to be Augmentation / Rejuvenation under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001384/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-398</t>
   </si>
   <si>
     <t>08/02/2022</t>
   </si>
   <si>
     <t>Hire and labour charges for staging and scaffolding, bamboo barricading and removal of rubbish for dismantling of existing OHR (Capacity 2,27,000 Ltr.) at Head work Site of Garhbeta Water Supply Scheme within Garhbeta-I Block under Midnapore Sadar Sub-Division of Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001611/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-421</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>BISWAJIT BAG</t>
   </si>
   <si>
     <t>Purchasing of materials for the Augmentation of Ground Water Based Piped Water Supply Scheme for Garhbeta to Accommodate FHTC, Block - Garhbeta-I. District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>VCH/000446/2022-2023</t>
   </si>
   <si>
-    <t>10/08/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION PHE DTE.</t>
   </si>
   <si>
-    <t>Hiring of 1 (one) no, Motor Cab(standard) commercial with catalytic converter attachment with Bharat Stage as per prevalent applicable standard compliant new/not older then 30 (thirty) months from the date of 1st registration on daily hire basis for 12 (twelve) months only having contract carriage permit for plying within west Bengal from Regional Transport Authority for the use of the Assistant Engineer, Midnapore Sadar Sub- Division PHE Dte. (It would be used only the 'JAL SWAPNA" Schematic Programme, inaugurated by Honorable C.M ) for the period of 06 (Six) months.</t>
-[...11 lines deleted...]
-    <t>SANJIT SINHA</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Garhbeta to Accommodate FHTC, Block - Garhbeta-I, District - Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000018/2023-2024</t>
+  </si>
+  <si>
+    <t>1134/W/MMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of 150 X 100 mm dia. X 150 Mtr. Depth Rig bored Tube well at Mouza Pochadohora, J.L No.618, G.P - Shyamnagar within Garhbeta -I Block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000132/2023-2024</t>
   </si>
   <si>
     <t>2587/MD</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>05/08/2023</t>
   </si>
   <si>
     <t>RUPKUMAR KARMAKAR</t>
   </si>
   <si>
+    <t>Sinking of 150 X 100 mm dia. X 150 Mtr. Depth Rig bored Tube well at Kadra Nimnapalli, Pratiharpara, Mouza Kadra , J.L. No. 867, G.P - Kadra Uttarbil within Garhbeta-I Block under Midnapore Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000130/2023-2024</t>
+  </si>
+  <si>
+    <t>2585/MD</t>
+  </si>
+  <si>
+    <t>M/S. ZAMAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 150 X 100 mm dia. X 150 Mtr. Depth Rig bored Tube well at Saradapara Manasatala, Mouza - Mohanpur, J.L. No. 838, G.P. - Kadra Uttarbil within Garhbeta-I Block under Midnapore Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000131/2023-2024</t>
   </si>
   <si>
     <t>2586/MD</t>
   </si>
   <si>
     <t>MANNA COMPUTER</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...13 lines deleted...]
-  <si>
     <t>RTOR000147/2022-2023</t>
   </si>
   <si>
     <t>518/MD</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Garbeta to Hoomgarh Road from chainage 0.00 Km- Restoration of damages due to laying of proposed underground pipeline by PHE in the district of Paschim Medinipur under Midnapore Division, P.W.D during the year 2022-23</t>
   </si>
   <si>
     <t>BILL/00146/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-82</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, P.W.D</t>
-  </si>
-[...52 lines deleted...]
-    <t>BANERJEE CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying additional distribution pipeline for Augmentation of Garhbeta PWSS, Block - Garhbeta-I, District - Paschim Medinipur under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE1 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000557/2024-2025</t>
   </si>
   <si>
     <t>811/MD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>KISHORE GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>65.08</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -998,817 +998,817 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>0.81</v>
+        <v>2.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>2.69</v>
+        <v>580.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>353.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>60.97</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>72</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>4.67</v>
+        <v>0.85</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.7</v>
+        <v>0.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>67.54</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>25.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>0.85</v>
+        <v>4.67</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>5.91</v>
+        <v>4.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>5.91</v>
+        <v>25.21</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>75</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>25.21</v>
+        <v>89.14</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>35.3</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>39.6</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>90.05</v>
+        <v>5.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>74.3</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="I14" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>5</v>
+        <v>5.91</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>79.39</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="I15" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>89.14</v>
+        <v>5.91</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.47</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>75.63</v>
       </c>
       <c r="S15" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>96</v>
+        <v>62</v>
       </c>
       <c r="P16" s="4">
-        <v>5.91</v>
+        <v>90.05</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P17" s="4">
-        <v>580.16</v>
+        <v>5</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>72</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
@@ -1853,54 +1853,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>900.63</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>407.68</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>45.27</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>