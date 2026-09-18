--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -113,102 +113,102 @@
   <si>
     <t>Retrofitting to accommodate FHTC under JJM at Mouza -Bara Bhursa in Kashijora PWSS in Salboni Block District :- Paschim Medinipur within Midnapore Division, PHE Dte.(SL No-02)</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE2 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000511/2021-2022</t>
   </si>
   <si>
     <t>649/AE/MSSD</t>
   </si>
   <si>
     <t>14/12/2021</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>MAITY ENTERPRISE</t>
   </si>
   <si>
+    <t>Retrofitting to accommodate FHTC under JJM at Mouza -Deulkunda in Kashijora PWSS in Salboni Block District :- Paschim Medinipur within Midnapore Division, PHE Dte.(SL No-03)</t>
+  </si>
+  <si>
+    <t>ORD/000516/2021-2022</t>
+  </si>
+  <si>
+    <t>656/AE/MSSD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>Retrofitting to accommodate FHTC under JJM at Mouza ¿Kashijora in Kashijora PWSS in Salboni Block District Paschim Medinipore within Midnapore Division PHE Dte.(SL No-01)</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000343/2021-2022</t>
+  </si>
+  <si>
+    <t>532/AE/MSSD</t>
+  </si>
+  <si>
+    <t>30/09/2021</t>
+  </si>
+  <si>
+    <t>15/10/2021</t>
+  </si>
+  <si>
     <t>Retrofitting to accommodate FHTC under JJM at Mouza-Chhoto Bhursa in Kashijora PWSS in Salboni Block District Paschim Medinipore within Midnapore Division PHE Dte.(SL No-01)</t>
   </si>
   <si>
     <t>ORD/000508/2021-2022</t>
   </si>
   <si>
     <t>653/AE/MSSD</t>
   </si>
   <si>
-    <t>Retrofitting to accommodate FHTC under JJM at Mouza -Deulkunda in Kashijora PWSS in Salboni Block District :- Paschim Medinipur within Midnapore Division, PHE Dte.(SL No-03)</t>
-[...13 lines deleted...]
-  <si>
     <t>Retrofitting to accommodate FHTC under JJM at Mouza -Baradiha in Kashijora PWSS in Salboni Block District :- Paschim Medinipur within Midnapore Division, PHE Dte.(SL No-04)</t>
   </si>
   <si>
     <t>VCH/001649/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-432</t>
   </si>
   <si>
     <t>04/03/2022</t>
-  </si>
-[...16 lines deleted...]
-    <t>15/10/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,245 +809,245 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.5</v>
+        <v>3.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.31</v>
+        <v>3.18</v>
       </c>
       <c r="R4" s="4">
-        <v>95.82</v>
+        <v>91.23</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>3.49</v>
+        <v>4.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.18</v>
+        <v>4.1</v>
       </c>
       <c r="R5" s="4">
-        <v>91.23</v>
+        <v>84.44</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>4.44</v>
+        <v>4.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.31</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.82</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>4.85</v>
+        <v>4.44</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.1</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>84.44</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>