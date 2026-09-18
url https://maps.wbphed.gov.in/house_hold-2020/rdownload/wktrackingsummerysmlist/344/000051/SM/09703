--- v2 (2026-02-07)
+++ v3 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -132,50 +132,62 @@
     <t>26/06/2022</t>
   </si>
   <si>
     <t>DIPAK KUMAR BAKLY</t>
   </si>
   <si>
     <t>Retrofitting of Manidaha PWSS to accommodate FHTC in Midnapore Sadar block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division,AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Sadar Block),JE1 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/000053/2022-2023</t>
   </si>
   <si>
     <t>873/MD</t>
   </si>
   <si>
     <t>10/05/2022</t>
   </si>
   <si>
     <t>29/06/2025</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, soil test and Construction and Commissioning of RCC Over Head Reservoir (Intze type with solid raft) of capacity 350 CuM and staging height 20 mtr. as per approved drawing (No:- PC-I /OHR /12/2012 ) with allied works for Manidaha Water Supply Scheme within Medinipur Sadar Block including supply of all labour &amp; materials under Midnapore Division, PHE Dte. Work Order No. 2245/MD, Dt:- 28/12/2021 - Tender No:- 692/EE/MD of 2021-2022.</t>
+  </si>
+  <si>
+    <t>BILL/02161/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-730</t>
+  </si>
+  <si>
+    <t>18/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -564,70 +576,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -727,54 +739,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>230.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="S3" s="4">
         <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -802,87 +814,144 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>46.8</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="7"/>
-[...15 lines deleted...]
-      <c r="P5" s="8">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>30</v>
+      </c>
+      <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="R5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="8"/>
-      <c r="S5" s="8"/>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>307.33</v>
+      </c>
+      <c r="P6" s="8">
+        <v>5.54</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>1.8</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>