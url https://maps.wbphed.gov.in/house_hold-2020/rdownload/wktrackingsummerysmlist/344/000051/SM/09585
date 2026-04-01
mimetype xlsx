--- v0 (2026-02-07)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -182,189 +182,141 @@
   <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-II under Ranirbazar water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist - Paschim Medinipur.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
   </si>
   <si>
     <t>ORD/001133/2022-2023</t>
   </si>
   <si>
     <t>2114/W/MMD</t>
   </si>
   <si>
     <t>28/11/2022</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>M/S EMMESS</t>
   </si>
   <si>
-    <t>Laying of Rising Main including interconnection of Augmentation of Ranirbazar &amp; its adjoining mouzas W/S Scheme of Ghatal block under Ghatal Sub-Division within Midnapore Division, P.H.E. Dte. (Length- 2,470 Mtr.)</t>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well at Pump House-III under Ranirbazar water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist - Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001076/2022-2023</t>
+  </si>
+  <si>
+    <t>1968/W/MMD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>BUSR ENGINEERING</t>
+  </si>
+  <si>
+    <t>Exigency basis laying casing pipe under Bitumineous pucca road crosssing (Near Baliaghata bus stop,Bablatola Maruti Showroom,Chanak para Soni Mandir) of Khakurda to Ghatal PWD Road of Ranapur W/S Scheme within Ghatal Sub-Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>171/AE/GSD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>03/04/2022</t>
+  </si>
+  <si>
+    <t>ANNAPURNA TUBEWELL WORKS</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000033/2021-2022</t>
+  </si>
+  <si>
+    <t>2278/MD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000125/2022-2023</t>
+  </si>
+  <si>
+    <t>225/MD</t>
+  </si>
+  <si>
+    <t>02/02/2023</t>
+  </si>
+  <si>
+    <t>Chandrakona to Ghatal Road from Chainage 36.600 Kmp to 42.00 Kmp Restoration of damages due to laying of proposed underground pipeline by PHE Deptt in the district of Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>BILL/00126/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-81</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, P.W.D</t>
+  </si>
+  <si>
+    <t>Supply of C.I.D.F. Sluice valve C.I.Jeffy coupler for distribution and rising main pipe line for Augmentation of Ranirbazar water supply scheme under Ghatal Sub-Division of Midnapore Division, P.H.E.Dte</t>
   </si>
   <si>
     <t>JE1 Ghatal Sub-division</t>
   </si>
   <si>
-    <t>ORD/000593/2022-2023</t>
-[...121 lines deleted...]
-  <si>
     <t>ORD/000644/2022-2023</t>
   </si>
   <si>
     <t>108/AE/GSD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
-    <t>20/02/2023</t>
+    <t>02/08/2023</t>
   </si>
   <si>
     <t>M/S. GEO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -756,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1171,614 +1123,431 @@
         <v>11.37</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.63</v>
+        <v>10.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10.79</v>
+        <v>3.64</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.64</v>
+        <v>13.67</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>13.67</v>
+        <v>74.42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>74.42</v>
+        <v>80</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>80</v>
+        <v>3.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>216.21</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>