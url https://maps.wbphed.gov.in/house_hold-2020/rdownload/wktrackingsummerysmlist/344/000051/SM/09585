--- v1 (2026-04-01)
+++ v2 (2026-05-24)
@@ -928,54 +928,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>1.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.02</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1101,54 +1101,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>11.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.82</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1162,54 +1162,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>10.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.47</v>
       </c>
       <c r="S8" s="4">
         <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1221,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>3.64</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.48</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1487,54 +1487,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>216.21</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>25.11</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>11.61</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>