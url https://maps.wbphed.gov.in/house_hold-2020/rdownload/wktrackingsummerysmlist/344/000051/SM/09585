--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,98 @@
     <t>08/05/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, P.W.D</t>
   </si>
   <si>
     <t>Supply of C.I.D.F. Sluice valve C.I.Jeffy coupler for distribution and rising main pipe line for Augmentation of Ranirbazar water supply scheme under Ghatal Sub-Division of Midnapore Division, P.H.E.Dte</t>
   </si>
   <si>
     <t>JE1 Ghatal Sub-division</t>
   </si>
   <si>
     <t>ORD/000644/2022-2023</t>
   </si>
   <si>
     <t>108/AE/GSD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>M/S. GEO</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Pump House, FHTC &amp; construction of R.C.C. Over Head Reservoir of capacity 350 Cum (including Pile) and staging height 20.00 mtr. with allied work including Sinking of Deep Tube Well for Augmentation of Ranirbazar and its adjoining mouzas W/S Scheme in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>23/05/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.R. ENTERPRISE.</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including interconnection of Augmentation of Ranirbazar &amp; its adjoining mouzas W/S Scheme of Ghatal block under Ghatal Sub-Division within Midnapore Division, P.H.E. Dte. (Length- 2,470 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000593/2022-2023</t>
+  </si>
+  <si>
+    <t>344/MD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>21/03/2026</t>
+  </si>
+  <si>
+    <t>A-PLUS</t>
+  </si>
+  <si>
+    <t>Cutting concrete &amp; bitumen road for Laying Rising main &amp; Distribution pipeline for Augmentation of Ranirbazar W/S Scheme within Ghatal block under Ghatal Sub-Division of Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000842/2023-2024</t>
+  </si>
+  <si>
+    <t>638/MD</t>
+  </si>
+  <si>
+    <t>06/03/2024</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1467,87 +1515,270 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>3.59</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>448.8</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>160.15</v>
+      </c>
+      <c r="R14" s="4">
+        <v>35.68</v>
+      </c>
+      <c r="S14" s="4">
+        <v>40</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P15" s="4">
+        <v>9.63</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.82</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>687.45</v>
+      </c>
+      <c r="P17" s="8">
+        <v>185.25</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>26.95</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>