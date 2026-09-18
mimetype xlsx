--- v3 (2026-06-15)
+++ v4 (2026-09-18)
@@ -128,231 +128,231 @@
   <si>
     <t>30/07/2021</t>
   </si>
   <si>
     <t>M/S. OXFORD SECURITY SERVICE</t>
   </si>
   <si>
     <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Ranirbazar (Block-Ghatal) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/001039/2021-2022</t>
   </si>
   <si>
     <t>1647/MD</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>02/10/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000033/2021-2022</t>
+  </si>
+  <si>
+    <t>2278/MD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, Pump House, FHTC &amp; construction of R.C.C. Over Head Reservoir of capacity 350 Cum (including Pile) and staging height 20.00 mtr. with allied work including Sinking of Deep Tube Well for Augmentation of Ranirbazar and its adjoining mouzas W/S Scheme in Ghatal Block including supply of all labour &amp; materials within Ghatal Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>JE1 Ghatal Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>19/11/2026</t>
+  </si>
+  <si>
+    <t>M/S. A.R. ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-II under Ranirbazar water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist - Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/001133/2022-2023</t>
+  </si>
+  <si>
+    <t>2114/W/MMD</t>
+  </si>
+  <si>
+    <t>28/11/2022</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>M/S EMMESS</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Tube well at Pump House-III under Ranirbazar water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist - Paschim Medinipur.</t>
+  </si>
+  <si>
+    <t>ORD/001076/2022-2023</t>
+  </si>
+  <si>
+    <t>1968/W/MMD</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>BUSR ENGINEERING</t>
+  </si>
+  <si>
+    <t>Exigency basis laying casing pipe under Bitumineous pucca road crosssing (Near Baliaghata bus stop,Bablatola Maruti Showroom,Chanak para Soni Mandir) of Khakurda to Ghatal PWD Road of Ranapur W/S Scheme within Ghatal Sub-Division, PHE.Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000524/2022-2023</t>
+  </si>
+  <si>
+    <t>171/AE/GSD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>03/04/2022</t>
+  </si>
+  <si>
+    <t>ANNAPURNA TUBEWELL WORKS</t>
+  </si>
+  <si>
     <t>Electric quotation Ghatal CCC at Ranisimulia, Ranirbazar Water supply scheme under MMD PHE Dte</t>
   </si>
   <si>
     <t>VCH/002770/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-58</t>
   </si>
   <si>
     <t>23/11/2022</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Purchasing of materials for the augmentation of Ground Water Based Piped Water Supply Scheme for Ranirbazar to Accommodate FHTC, Block - Ghatal. District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>VCH/000459/2022-2023</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION PHE DTE.</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments at Newly sunk Replacement Tube well at Pump House-II under Ranirbazar water supply scheme under Midnapore Mechanical Division, PHE Dte. Dist - Paschim Medinipur.</t>
-[...71 lines deleted...]
-    <t>Resource Division</t>
+    <t>Supply of C.I.D.F. Sluice valve C.I.Jeffy coupler for distribution and rising main pipe line for Augmentation of Ranirbazar water supply scheme under Ghatal Sub-Division of Midnapore Division, P.H.E.Dte</t>
+  </si>
+  <si>
+    <t>ORD/000644/2022-2023</t>
+  </si>
+  <si>
+    <t>108/AE/GSD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>M/S. GEO</t>
+  </si>
+  <si>
+    <t>Laying of Rising Main including interconnection of Augmentation of Ranirbazar &amp; its adjoining mouzas W/S Scheme of Ghatal block under Ghatal Sub-Division within Midnapore Division, P.H.E. Dte. (Length- 2,470 Mtr.)</t>
+  </si>
+  <si>
+    <t>ORD/000593/2022-2023</t>
+  </si>
+  <si>
+    <t>344/MD</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>A-PLUS</t>
   </si>
   <si>
     <t>RTOR000125/2022-2023</t>
   </si>
   <si>
     <t>225/MD</t>
   </si>
   <si>
     <t>02/02/2023</t>
   </si>
   <si>
     <t>Chandrakona to Ghatal Road from Chainage 36.600 Kmp to 42.00 Kmp Restoration of damages due to laying of proposed underground pipeline by PHE Deptt in the district of Paschim Medinipur.</t>
   </si>
   <si>
     <t>BILL/00126/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-81</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, P.W.D</t>
-  </si>
-[...52 lines deleted...]
-    <t>A-PLUS</t>
   </si>
   <si>
     <t>Cutting concrete &amp; bitumen road for Laying Rising main &amp; Distribution pipeline for Augmentation of Ranirbazar W/S Scheme within Ghatal block under Ghatal Sub-Division of Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000842/2023-2024</t>
   </si>
   <si>
     <t>638/MD</t>
   </si>
   <si>
     <t>06/03/2024</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -998,731 +998,731 @@
         <v>1.02</v>
       </c>
       <c r="Q4" s="4">
         <v>1.02</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.3</v>
+        <v>13.67</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4"/>
+      <c r="L6" s="4" t="s">
+        <v>28</v>
+      </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>13.67</v>
+        <v>448.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>160.15</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>35.68</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>11.37</v>
       </c>
       <c r="Q7" s="4">
         <v>10.1</v>
       </c>
       <c r="R7" s="4">
         <v>88.82</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>10.79</v>
       </c>
       <c r="Q8" s="4">
         <v>10.51</v>
       </c>
       <c r="R8" s="4">
         <v>97.47</v>
       </c>
       <c r="S8" s="4">
         <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>3.64</v>
       </c>
       <c r="Q9" s="4">
         <v>3.48</v>
       </c>
       <c r="R9" s="4">
         <v>95.6</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>13.67</v>
+        <v>0.3</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>74.42</v>
+        <v>13.67</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>80</v>
+        <v>3.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>3.59</v>
+        <v>9.63</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>42</v>
       </c>
       <c r="P14" s="4">
-        <v>448.8</v>
+        <v>74.42</v>
       </c>
       <c r="Q14" s="4">
-        <v>160.15</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>35.68</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>9.63</v>
+        <v>80</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="P16" s="4">
         <v>12.82</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>