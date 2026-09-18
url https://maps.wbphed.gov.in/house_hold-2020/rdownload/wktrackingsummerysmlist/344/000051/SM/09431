--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -113,102 +113,129 @@
   <si>
     <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Khairullachak (Block-Midnapore Sadar) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>AE Sadar Sub-division</t>
   </si>
   <si>
     <t>JE1 Sadar Sub-division</t>
   </si>
   <si>
     <t>ORD/001037/2021-2022</t>
   </si>
   <si>
     <t>1645/MD</t>
   </si>
   <si>
     <t>22/09/2021</t>
   </si>
   <si>
     <t>02/10/2021</t>
   </si>
   <si>
     <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000030/2021-2022</t>
+  </si>
+  <si>
+    <t>2275/MD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, soil test, FHTC &amp; construction of R.C.C. Over Head Reservoir of capacity 150 Cum and staging height 20.00 mtr. with allied work including Sinking of Deep Tube Well of 250 mm x 150 mm x250 m for Augmentation of Khairullachak W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000008/2022-2023</t>
+  </si>
+  <si>
+    <t>605/MD</t>
+  </si>
+  <si>
+    <t>04/04/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>BANERJEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>RTOR000027/2021-2022</t>
+  </si>
+  <si>
+    <t>2474/MD</t>
+  </si>
+  <si>
+    <t>06/12/2022</t>
+  </si>
+  <si>
     <t>Purchasing of materials for the Augmentation of Ground Water Based Piped Water Supply Scheme for Khairullachak to Accommodate FHTC. Block - Midnapore. District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>VCH/000462/2022-2023</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION PHE DTE.</t>
   </si>
   <si>
-    <t>Laying distribution pipe line, soil test, FHTC &amp; construction of R.C.C. Over Head Reservoir of capacity 150 Cum and staging height 20.00 mtr. with allied work including Sinking of Deep Tube Well of 250 mm x 150 mm x250 m for Augmentation of Khairullachak W/S Scheme in Midnapore Sadar Block including supply of all labour &amp; materials within Midnapore Sadar Sub-Division under Midnapore Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>06/12/2022</t>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Khairullachak to Accommodate FHTC, Block - Midnapore, District - Paschim Medinipur. under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/000020/2023-2024</t>
+  </si>
+  <si>
+    <t>1135/W/MMD</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>RTOR000114/2022-2023</t>
   </si>
   <si>
     <t>218/MD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>Restoration of road shoulder flank etc. after laying pipeline by PHE Deptt. At NL Khan Link Road from 3.10 km to 4.20 km under PWD, Midnapur Division, in the district of Paschim Medinipur during the year 2022-23</t>
   </si>
   <si>
     <t>BILL/00369/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-631</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, P.W.D</t>
   </si>
@@ -249,77 +276,50 @@
     <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>Construction of 1 (One) No. 5.40 X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Augmentation of Khairullachak &amp; its adjoining mouzas PWSS in block - Midnapore Sadar, District - Paschim Medinipur (Type-B).</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Sadar Sub-Division(Sadar Block)</t>
   </si>
   <si>
     <t>ORD/000845/2023-2024</t>
   </si>
   <si>
     <t>806/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/05/2024</t>
   </si>
   <si>
     <t>BENGAL TRADERS</t>
-  </si>
-[...25 lines deleted...]
-    <t>SUBHASIS ROY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -871,672 +871,672 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>1.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4"/>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>12.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>411.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>281.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>68.48</v>
       </c>
       <c r="S5" s="4">
         <v>21</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="P6" s="4">
-        <v>12.33</v>
+        <v>13.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="L7" s="4"/>
+      <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>13.36</v>
+        <v>12.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>9.39</v>
+        <v>11.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.84</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="P9" s="4">
-        <v>10</v>
+        <v>9.39</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>0.27</v>
+        <v>10</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>5</v>
+        <v>0.27</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>72</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>7.12</v>
+        <v>5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>91</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>11.32</v>
+        <v>7.12</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.22</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.31</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>493.87</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>298.88</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>60.52</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>