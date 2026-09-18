--- v3 (2026-06-15)
+++ v4 (2026-09-18)
@@ -89,179 +89,218 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Augmentation of Ground Water Based Piped Water Supply Scheme for Debra to Accommodate FHTC, Block - Debra, District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>SM/09430</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Continuation Work Order for the work of Conducting of Route survey in connection with the FHTC of existing PWSS Debra (Block- Debra) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/001026/2021-2022</t>
+  </si>
+  <si>
+    <t>1616/MD</t>
+  </si>
+  <si>
+    <t>21/09/2021</t>
+  </si>
+  <si>
+    <t>01/10/2021</t>
+  </si>
+  <si>
+    <t>SRIJAN ECOLOGICAL UPLIFTMENT PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Continuation Work Order for the work of Design with allied works in connection with the FHTC of existing PWSS Debra (Block- Debra) to be Augmentation/ Rejuvenation under Midnapore Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001027/2021-2022</t>
+  </si>
+  <si>
+    <t>1617/MD</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000032/2021-2022</t>
+  </si>
+  <si>
+    <t>2277/MD</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying distribution pipe line, soil test &amp; construction of R.C.C. Over Head Reservoir of capacity 350 Cum and staging height 20.00 mtr. with allied work including sinking of 3 nos. 250 mm x 150 mm x 190 Mtr. Depth Tube Well for Augmentation of Debra and its adjoining mouzas W/S scheme in Debra Block including supply of all labour &amp; materials within kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division,AE/RWS Midnapore Sub Division</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division,JE3 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000924/2021-2022</t>
+  </si>
+  <si>
+    <t>569/MD</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA MAITY</t>
+  </si>
+  <si>
     <t>Supply of CIDF valves and Jeffy Coupler for Augumentation of Debra and its adjoining Mouzas W/S Scheme under Debra Block under Kharagpur Sub-Division within Midnapore Division, P.H.E. Dte.(Sl.No. -01)</t>
   </si>
   <si>
-    <t>AE Kharagpur Sub-division</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000083/2022-2023</t>
   </si>
   <si>
     <t>256/AE/KSD</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
-    <t>GOBINDA MAITY</t>
-[...26 lines deleted...]
-    <t>1617/MD</t>
+    <t>Construction of 1 No. 5.40 Mtr. X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Head Works Site, 1 No. 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room without W.C. &amp; Bath for 2nd Tube Well site and Laying of rising main &amp; interconnection including supply of CIDF valves for Augmentation of Debra &amp; its adjoining mouzas W/S Scheme of Debra Block under Kharagpur Sub-Division within Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2022-2023</t>
+  </si>
+  <si>
+    <t>1963/MD</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>19/11/2022</t>
+  </si>
+  <si>
+    <t>DEBASISH DOGRA</t>
+  </si>
+  <si>
+    <t>RTOR000024/2021-2022</t>
+  </si>
+  <si>
+    <t>2432/MD</t>
+  </si>
+  <si>
+    <t>29/11/2022</t>
   </si>
   <si>
     <t>Purchasing of materials for the Augmentation of Ground Water Based Piped Water Supply Scheme for Debra to Accommodate FHTC, Block - Debra. District - Paschim Medinipur.</t>
   </si>
   <si>
     <t>VCH/000463/2022-2023</t>
   </si>
   <si>
     <t>11/08/2022</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER,RESOURCES DIVISION PHE DTE.</t>
   </si>
   <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of ground based piped water Supply scheme for DEBRA to accommodate FHTC under JJM Program under MMD PHE Dte. (Part-II)</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Lab Das, JE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>ORD/001961/2022-2023</t>
+  </si>
+  <si>
+    <t>873/W/MMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>23/09/2023</t>
+  </si>
+  <si>
+    <t>MASSK ENGINEERING WORKS</t>
+  </si>
+  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of ground based piped water Supply scheme for DEBRA to accommodate FHTC under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
-    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001423/2022-2023</t>
   </si>
   <si>
     <t>94/W/MMD</t>
   </si>
   <si>
     <t>17/01/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>M/S. S.R. ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 1 No. 5.40 Mtr. X 3.60 Mtr. Switch Room cum Chlorine Room with W.C. &amp; Bath for Head Works Site, 1 No. 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room without W.C. &amp; Bath for 2nd Tube Well site and Laying of rising main &amp; interconnection including supply of CIDF valves for Augmentation of Debra &amp; its adjoining mouzas W/S Scheme of Debra Block under Kharagpur Sub-Division within Midnapore Division, P.H.E. Dte.</t>
-[...40 lines deleted...]
-  <si>
     <t>Supply of different material for Debra W/S Scheme.</t>
   </si>
   <si>
     <t>BILL/00742/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-359</t>
   </si>
   <si>
     <t>01/02/2023</t>
   </si>
   <si>
     <t>wbsedcl Quotation bill of Debra water supply scheme at pump house no-III</t>
   </si>
   <si>
     <t>BILL/00584/2023-2024</t>
   </si>
   <si>
     <t>23/06/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation for Debra Water Supply Scheme T/W-(Ref. ID - 204024559)</t>
@@ -281,108 +320,69 @@
   <si>
     <t>Laying Distribution pipe line under JJM with allied work for Trilochanpur PWSS in Debra block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte. [PART-II]</t>
   </si>
   <si>
     <t>AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra Blk)</t>
   </si>
   <si>
     <t>ORD/000008/2024-2025</t>
   </si>
   <si>
     <t>1902/MD</t>
   </si>
   <si>
     <t>20/06/2024</t>
   </si>
   <si>
     <t>18/09/2024</t>
   </si>
   <si>
     <t>ASHIM KUMAR DEY</t>
   </si>
   <si>
-    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of ground based piped water Supply scheme for DEBRA to accommodate FHTC under JJM Program under MMD PHE Dte. (Part-II)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of boundary wall &amp; allied works for Head Work site, 2nd Tube well site &amp; 3rd Tube well site and Construction of 3.60 Mtr. X 3.00 Mtr. Switch Room cum Chlorine Room including W.C. for 3rd Tube well site for Augmentation of Debra PWSS within Debra Block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>JE RWS Kharagpur Sub-Division(Debra)</t>
   </si>
   <si>
     <t>ORD/000426/2024-2025</t>
   </si>
   <si>
     <t>312/MD</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>26/09/2025</t>
   </si>
   <si>
     <t>R. CONSTRUCTION</t>
-  </si>
-[...19 lines deleted...]
-    <t>25/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -929,880 +929,880 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>4.64</v>
+        <v>2.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="P4" s="4">
-        <v>2.48</v>
+        <v>0.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.48</v>
+        <v>0.16</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.16</v>
+        <v>18.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L6" s="4"/>
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>17.82</v>
+        <v>605.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>557.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.08</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>25.23</v>
+        <v>4.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.78</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.23</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>15.62</v>
       </c>
       <c r="Q8" s="4">
         <v>14.29</v>
       </c>
       <c r="R8" s="4">
         <v>91.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>35</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>60.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>18.73</v>
+        <v>17.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>4.64</v>
+        <v>8.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>69</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="L12" s="4"/>
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
       <c r="M12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>2.87</v>
+        <v>25.23</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>24.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>2.87</v>
+        <v>4.64</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>66</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4">
-        <v>308.72</v>
+        <v>2.87</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>8.35</v>
+        <v>2.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
-        <v>24.48</v>
+        <v>308.72</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="J17" s="13" t="s">
+      <c r="K17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="L17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>605.66</v>
+        <v>24.48</v>
       </c>
       <c r="Q17" s="4">
-        <v>557.67</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>92.08</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1102.55</v>