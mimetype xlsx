--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -89,120 +89,120 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Rerofitting of Ground Water Based Pirakata Pipe Water Supply Scheme to accommodate FHTC under Jal Sapno Mission under Salboni block in Paschim Medinipur district under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/09107</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Pirakata, Block - Salboni) to be Retrofitting under Midnapore Division P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>JE2 Sadar Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000564/2020-2021</t>
+  </si>
+  <si>
+    <t>58/MD</t>
+  </si>
+  <si>
+    <t>08/01/2021</t>
+  </si>
+  <si>
+    <t>18/01/2021</t>
+  </si>
+  <si>
+    <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Sinking of 1 (One) No. Replacement tube well including allied works for Retrofitting of Ground Water Based Pirakata PWSS to accommodate FHTC under JJM under Salboni block in Paschim Medinipur District under Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000481/2021-2022</t>
+  </si>
+  <si>
+    <t>2175/MD</t>
+  </si>
+  <si>
+    <t>17/12/2021</t>
+  </si>
+  <si>
+    <t>31/01/2022</t>
+  </si>
+  <si>
+    <t>SANJIT SINHA</t>
+  </si>
+  <si>
     <t>Retrofitting to accommodate FHTC under JJM at Mouza Khandibundh &amp; Pathra in Pirakata PWSS in Salboni Block District :-Paschim Medinipore within Midnapore Division PHE Dte.</t>
   </si>
   <si>
-    <t>AE Sadar Sub-division</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000524/2021-2022</t>
   </si>
   <si>
     <t>675/AE/MSSD</t>
   </si>
   <si>
     <t>24/12/2021</t>
   </si>
   <si>
     <t>08/01/2022</t>
   </si>
   <si>
     <t>DEBJIT PATRA</t>
   </si>
   <si>
     <t>Retrofitting to accommodate FHTC under JJM at Mouza Khadibandh in Pirakata PWSS in Salboni Block in the District of Paschim Medinipore.(SL No-06)</t>
   </si>
   <si>
     <t>VCH/001770/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-516</t>
   </si>
   <si>
     <t>25/03/2022</t>
-  </si>
-[...34 lines deleted...]
-    <t>SANJIT SINHA</t>
   </si>
   <si>
     <t>Sinking of Rig bored Tube well of 150 X 100 mm dia. X 200 Mtr. Depth for boosting perpose of Pirakata Water supply Scheme under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000339/2023-2024</t>
   </si>
   <si>
     <t>700/AE/MSSD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>21/10/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -766,230 +766,230 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.48</v>
+        <v>3.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.65</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>1.02</v>
+        <v>52.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.26</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>38.56</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.68</v>
+        <v>4.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.93</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>52.54</v>
+        <v>1.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
@@ -1003,94 +1003,94 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>7.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.56</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>68.73</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>33.98</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>49.43</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>