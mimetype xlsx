--- v3 (2026-06-15)
+++ v4 (2026-09-18)
@@ -107,51 +107,51 @@
   <si>
     <t>SM/09085</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Retrofitting of Kanchangeria PWSS to accommodate FHTC in Debra Block under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division,AE/RWS Midnapore Sub Division</t>
   </si>
   <si>
     <t>JE1 Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000072/2022-2023</t>
   </si>
   <si>
     <t>1012/MD</t>
   </si>
   <si>
     <t>27/05/2022</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>27/05/2026</t>
   </si>
   <si>
     <t>M/S. A.R. ENTERPRISE.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>