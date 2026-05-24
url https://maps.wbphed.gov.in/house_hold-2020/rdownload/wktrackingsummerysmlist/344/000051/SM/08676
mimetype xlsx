--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -757,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>48.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>33.59</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>69.26</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -816,54 +816,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>1.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.92</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>5.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>5.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.76</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -934,88 +934,88 @@
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>2.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.16</v>
+        <v>4.32</v>
       </c>
       <c r="R6" s="4">
-        <v>97.34</v>
+        <v>194.69</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>57.86</v>
       </c>
       <c r="P7" s="8">
-        <v>2.16</v>
+        <v>44.71</v>
       </c>
       <c r="Q7" s="8">
-        <v>3.74</v>
+        <v>77.27</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>