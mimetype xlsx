--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -162,50 +162,77 @@
     <t>25/11/2022</t>
   </si>
   <si>
     <t>02/12/2022</t>
   </si>
   <si>
     <t>FIROJ KHAN</t>
   </si>
   <si>
     <t>Preparation of D.P.R (Consultancy work) in connection with the Functional House Hold Connection of different existing PWSS (Paschim Pathri, Block - Kharagpur-I) to be Retrofitting under Midnapore Division P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000568/2020-2021</t>
   </si>
   <si>
     <t>63/MD</t>
   </si>
   <si>
     <t>11/01/2021</t>
   </si>
   <si>
     <t>21/01/2021</t>
   </si>
   <si>
     <t>SIRCON ENGINEERING SERVICES</t>
+  </si>
+  <si>
+    <t>Midnapore Mechanical</t>
+  </si>
+  <si>
+    <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Augmentation of Ground Water Based Piped Water Supply Scheme for Additional Tube Well of Paschim Pathari to Accommodate FHTC, Block - Kharagpur-I, District - Paschim Medinipur under JJM Program under MMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
+  </si>
+  <si>
+    <t>Sri Mahadev Dutta, JE/Midnapur Mechanical Sub-Division-</t>
+  </si>
+  <si>
+    <t>ORD/000131/2023-2024</t>
+  </si>
+  <si>
+    <t>1351/W/MMD</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>14/07/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -594,62 +621,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -948,87 +975,148 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>2.22</v>
       </c>
       <c r="Q6" s="4">
         <v>4.32</v>
       </c>
       <c r="R6" s="4">
         <v>194.69</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.07</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>7.35</v>
+      </c>
+      <c r="R7" s="4">
+        <v>91.1</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>65.93</v>
+      </c>
+      <c r="P8" s="8">
+        <v>52.06</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>78.97</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>