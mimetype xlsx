--- v4 (2026-06-15)
+++ v5 (2026-09-18)
@@ -80,159 +80,159 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Pingla</t>
   </si>
   <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>Khirinda Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/07393</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 200 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR KHIRINDA W/S SCHEME (TW-I), PINGLA BLOCK UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>Driller In Charge</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000400/2022-2023</t>
+  </si>
+  <si>
+    <t>1720/CDD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>28/01/2023</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Water sample testing and other works for construction of tube well (300mm x 200mm x 200 mtrs depth) by utilising departmental machineries for khirinda w/s scheme (TW-II), Pingla block under Paschim Midnapore Distrrict, CDD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000388/2022-2023</t>
+  </si>
+  <si>
+    <t>1723/CDD</t>
+  </si>
+  <si>
+    <t>SANKAR PRASAD DUTTA &amp; CO.</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 200 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR KHIRINDA W/S SCHEME (TW-II), PINGLA BLOCK, UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000389/2022-2023</t>
+  </si>
+  <si>
+    <t>1722/CDD</t>
+  </si>
+  <si>
+    <t>WATER SAMPLE TESTING AND OTHER WORKS FOR CONSTRUCTION OF TUBE WELL (300MM X 200MM X 200 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR KHIRINDA W/S SCHEME (TW-I), PINGLA BLOCK UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000401/2022-2023</t>
+  </si>
+  <si>
+    <t>1721/CDD</t>
+  </si>
+  <si>
     <t>Midnapore Mechanical</t>
   </si>
   <si>
-    <t>Khirinda Piped Water Supply Scheme.</t>
-[...7 lines deleted...]
-  <si>
     <t>Providing and Installation of Submersible pumping machineries and other electromechanical equipments for Khirinda Piped Water Supply Scheme. under JJM Program under MMD PHE Dte.</t>
   </si>
   <si>
     <t>Sri Bikash Das, AE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>Sri Dablu Dutta, JE/Midnapur Mechanical Sub-Division-I</t>
   </si>
   <si>
     <t>ORD/001640/2022-2023</t>
   </si>
   <si>
     <t>572/W/MMD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>16/09/2023</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
-    <t>Central Drilling</t>
-[...25 lines deleted...]
-  <si>
     <t>Hiring of Diesel driven motor cab(BS-III &amp; Above) having contract carriage permit along with driver for the office of the Executive Engineer, CDD, PHE Dte. Car No. WB-04H-5846.</t>
   </si>
   <si>
     <t>ORD/000431/2022-2023</t>
   </si>
   <si>
     <t>33/S&amp;WSD</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>ASHUTOSH DAS &amp; CO</t>
-  </si>
-[...28 lines deleted...]
-    <t>1721/CDD</t>
   </si>
   <si>
     <t>Electric Quotation for TW-II of Khirinda W/S Scheme (Consumer ID 203971015)</t>
   </si>
   <si>
     <t>BILL/00077/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-33</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Electric quotation for Tw no-I of Khirinda w/s scheme ( Consumer ID-203972928)</t>
   </si>
   <si>
     <t>BILL/00078/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-34</t>
   </si>
@@ -855,389 +855,389 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.26</v>
+        <v>5.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>85.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K4" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>5.62</v>
+        <v>10.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.78</v>
+        <v>8.65</v>
       </c>
       <c r="R4" s="4">
-        <v>85.03</v>
+        <v>84.75</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>0.14</v>
+        <v>5.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.26</v>
+        <v>4.74</v>
       </c>
       <c r="R5" s="4">
-        <v>180.29</v>
+        <v>84.66</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>10.21</v>
+        <v>10.23</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.65</v>
+        <v>8.77</v>
       </c>
       <c r="R6" s="4">
-        <v>84.75</v>
+        <v>85.75</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>5.6</v>
+        <v>25.26</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.74</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>84.66</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>10.23</v>
+        <v>0.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>8.77</v>
+        <v>0.26</v>
       </c>
       <c r="R8" s="4">
-        <v>85.75</v>
+        <v>180.29</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1252,51 +1252,51 @@
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1311,66 +1311,66 @@
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>10.42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>