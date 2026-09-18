--- v0 (2025-12-15)
+++ v1 (2026-09-18)
@@ -113,63 +113,63 @@
   <si>
     <t>Supply &amp; installation of 20 KVA output diesel Generator set on monthly hire basis including day to day operation and maintenance of the same for alternative electrical arrangement in the office of Assistant Engineer, Kharagpur Sub Division and also Kharagpur WTP Water Testing Lab situated within the Inda PHE Complex etc. under Midnapore Division, PHE Dte. [Period from 03.02.2021 to 02.02.2022]</t>
   </si>
   <si>
     <t>AE Kharagpur Sub-division</t>
   </si>
   <si>
     <t>ORD/000881/2020-2021</t>
   </si>
   <si>
     <t>57/AE/KSD</t>
   </si>
   <si>
     <t>02/02/2021</t>
   </si>
   <si>
     <t>14/02/2021</t>
   </si>
   <si>
     <t>PULLOCK KUMAR GHOSH</t>
   </si>
   <si>
     <t>FHTC data entry.</t>
   </si>
   <si>
+    <t>VCH/001287/2021-2022</t>
+  </si>
+  <si>
+    <t>18/01/2022</t>
+  </si>
+  <si>
+    <t>SOVANDEB MANNA</t>
+  </si>
+  <si>
     <t>VCH/001286/2021-2022</t>
   </si>
   <si>
-    <t>18/01/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>ANIRBAN CHAKRABORTY</t>
-  </si>
-[...4 lines deleted...]
-    <t>SOVANDEB MANNA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -773,51 +773,51 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>844364</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
@@ -830,51 +830,51 @@
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4">
         <v>844364</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P5" s="4">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>