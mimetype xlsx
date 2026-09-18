--- v1 (2026-02-07)
+++ v2 (2026-09-18)
@@ -137,60 +137,60 @@
   <si>
     <t>VCH/000724/2020-2021</t>
   </si>
   <si>
     <t>15/12/2020</t>
   </si>
   <si>
     <t>FHTC data entry.</t>
   </si>
   <si>
     <t>VCH/001209/2021-2022</t>
   </si>
   <si>
     <t>08/12/2021</t>
   </si>
   <si>
     <t>SHRABONTI BERA</t>
   </si>
   <si>
     <t>VCH/001208/2021-2022</t>
   </si>
   <si>
     <t>ANIRBAN CHAKRABORTY</t>
   </si>
   <si>
+    <t>VCH/001210/2021-2022</t>
+  </si>
+  <si>
+    <t>SOVANDEB MANNA</t>
+  </si>
+  <si>
     <t>VCH/001211/2021-2022</t>
   </si>
   <si>
     <t>TANMOY BERA</t>
-  </si>
-[...4 lines deleted...]
-    <t>SOVANDEB MANNA</t>
   </si>
   <si>
     <t>Sinking of Tube Well, Laying distribution pipe line, Pump House for Sansahara &amp; Manikarah villages within Barsahara PWSS in Sabang Block including supply of all labour &amp; materials within Kharagpur Sub-Division under Midnapore Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000665/2022-2023</t>
   </si>
   <si>
     <t>584/MD</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -757,54 +757,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>94.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>65.87</v>
+        <v>131.74</v>
       </c>
       <c r="R3" s="4">
-        <v>69.58</v>
+        <v>139.16</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -980,51 +980,51 @@
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L7" s="4">
         <v>844335</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P7" s="4">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
@@ -1037,51 +1037,51 @@
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L8" s="4">
         <v>844335</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
@@ -1101,88 +1101,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>17.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.15</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>34.74</v>
       </c>
       <c r="S9" s="4">
         <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>132.74</v>
       </c>
       <c r="P10" s="8">
-        <v>65.87</v>
+        <v>137.88</v>
       </c>
       <c r="Q10" s="8">
-        <v>49.62</v>
+        <v>103.87</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>