--- v1 (2026-05-24)
+++ v2 (2026-09-18)
@@ -89,129 +89,129 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>PASCHIM MEDINIPUR</t>
   </si>
   <si>
     <t>Midnapore Division</t>
   </si>
   <si>
     <t>Retrofitting to accommodate FHTC under JJM in Chhotokhelna Piped Water Supply Scheme.</t>
   </si>
   <si>
     <t>SM/06914</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Retrofitting to accommodate FHTC under JJM in Chhotokhelna W/S Scheme, Block: - Pingla, District: - Paschim Medinipur within Midnapore Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>AE Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>JE1 Kharagpur Sub-division</t>
+  </si>
+  <si>
+    <t>ORD/000211/2020-2021</t>
+  </si>
+  <si>
+    <t>1431/MD</t>
+  </si>
+  <si>
+    <t>26/11/2020</t>
+  </si>
+  <si>
+    <t>25/05/2021</t>
+  </si>
+  <si>
+    <t>ASHIM KUMAR DEY</t>
+  </si>
+  <si>
+    <t>Laying of additional distribution pipe line in different places and extention of pipe line for accomodation FHTC works of Chhotokhelna and its adjoining mouza Water Supply Scheme at Pingla Block under Kharagpur Sub-Division within Midnapore Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000140/2022-2023</t>
+  </si>
+  <si>
+    <t>380/AE/KSD</t>
+  </si>
+  <si>
+    <t>30/06/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>Central Drilling</t>
+  </si>
+  <si>
+    <t>PROVIDING DRILLING CREW AND OTHER ALLIED WORKS FOR CONSTRUCTION OF TUBE WELL (250MM X 200MM X 240 MTRS DEPTH) BY UTILISING DEPARTMENTAL MACHINERIES FOR AUGMENTATION OF MIDNAPORE MEDICAL COLLEGE &amp; HOSPITAL W/S SCH (TW-I) UNDER PASCHIM MIDNAPORE DISTRICT, CDD, PHE DTE.</t>
+  </si>
+  <si>
+    <t>ORD/000394/2022-2023</t>
+  </si>
+  <si>
+    <t>1076/CDD</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>27/11/2022</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING &amp; CO.</t>
+  </si>
+  <si>
     <t>Restoration of distribution pipe line damage due to construction of road by PMGSY in different mouzas required for covering FHTC works of Chhoto Khelna &amp; its adjoining mouza Water Supply Scheme within Pingla Block under Midnapore Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>VCH/001417/2021-2022</t>
   </si>
   <si>
     <t>BP-2021-22-373</t>
   </si>
   <si>
     <t>17/02/2022</t>
   </si>
   <si>
     <t>WATER LINK</t>
   </si>
   <si>
     <t>VCH/001799/2021-2022</t>
   </si>
   <si>
     <t>08/03/2022</t>
-  </si>
-[...58 lines deleted...]
-    <t>25/05/2021</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,312 +738,312 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15</v>
+        <v>93.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>115.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>123.76</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>844328</v>
+        <v>34</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>0.41</v>
+        <v>4.55</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>4.55</v>
+        <v>16.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>66.62</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>16.51</v>
+        <v>15</v>
       </c>
       <c r="Q6" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>66.62</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="L7" s="4">
+        <v>844328</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>93.67</v>
+        <v>0.41</v>
       </c>
       <c r="Q7" s="4">
-        <v>115.92</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>123.76</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>130.13</v>