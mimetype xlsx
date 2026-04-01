--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -1750,54 +1750,54 @@
       <c r="I18" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P18" s="4">
         <v>91.85</v>
       </c>
       <c r="Q18" s="4">
-        <v>97.13</v>
+        <v>24.91</v>
       </c>
       <c r="R18" s="4">
-        <v>105.75</v>
+        <v>27.12</v>
       </c>
       <c r="S18" s="4">
         <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1923,54 +1923,54 @@
       </c>
       <c r="H21" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I21" s="13"/>
       <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P21" s="4">
         <v>1.48</v>
       </c>
       <c r="Q21" s="4">
-        <v>2.93</v>
+        <v>1.47</v>
       </c>
       <c r="R21" s="4">
-        <v>198.02</v>
+        <v>99.01</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
@@ -2128,54 +2128,54 @@
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="11"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="8"/>
       <c r="O25" s="8">
         <v>106.99</v>
       </c>
       <c r="P25" s="8">
-        <v>100.06</v>
+        <v>26.37</v>
       </c>
       <c r="Q25" s="8">
-        <v>93.53</v>
+        <v>24.65</v>
       </c>
       <c r="R25" s="8"/>
       <c r="S25" s="8"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>