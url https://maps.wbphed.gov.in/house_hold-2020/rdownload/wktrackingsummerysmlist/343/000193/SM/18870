--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based SANKHARIPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 parganas district for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24</t>
   </si>
   <si>
     <t>SM/18870</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Sankharipur Piped Water Supply Scheme to accommodate FHTC in Baruipuri Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
+  </si>
+  <si>
+    <t>ORD/000987/2022-2023</t>
+  </si>
+  <si>
+    <t>1484/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying Distribution, Rising Main, Functional Household Tap Connection (FHTC) for Augmentation of SANKHARIPUR of Baruipur Block of Surface Water based Water Supply Scheme in the arsenic affected areas of South 24-Parganas District [No. of FHTC = 917]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000565/2023-2024</t>
+  </si>
+  <si>
+    <t>2611/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>MOUMITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for SANKHARIPUR PWSS to accommodate FHTC in Baruipur Block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based Water Supply in the Arsenic Affected areas of South 24 Pgns. Dist. [SM/18870]</t>
+  </si>
+  <si>
+    <t>ORD/000715/2023-2024</t>
+  </si>
+  <si>
+    <t>3431/SWD-I</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>DEV &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2 for Sankharipur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000347/2024-2025</t>
+  </si>
+  <si>
+    <t>2125/SMD</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SHRESTHA</t>
+  </si>
+  <si>
     <t>Construction of platform for FHTC, pipeline protection work, development of land and other allied works for "Ground Water Based SANKHARIPUR PWSS Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/18870)</t>
   </si>
   <si>
     <t>ORD/000358/2024-2025</t>
   </si>
   <si>
     <t>3458/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
-    <t>MOUMITA ENTERPRISE</t>
-[...44 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 for Sankharipur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/000224/2024-2025</t>
+  </si>
+  <si>
+    <t>2455/SMD</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>A.G.ENTERPRISE</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-2 of Sankharipur water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01725/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-410</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-1 of Sankharipur water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01724/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-409</t>
-  </si>
-[...52 lines deleted...]
-    <t>A.G.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -816,506 +816,506 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>58.31</v>
+        <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.46</v>
+        <v>139.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>86.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.22</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>31.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.59</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.92</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.4</v>
+        <v>12.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.55</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>3.97</v>
+        <v>58.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>139.7</v>
+        <v>12.47</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>12.59</v>
+        <v>4.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>12.47</v>
+        <v>3.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>265.69</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>121.06</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>45.56</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>