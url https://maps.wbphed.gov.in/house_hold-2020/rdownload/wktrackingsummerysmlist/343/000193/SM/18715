--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -131,83 +131,101 @@
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>MS P B CONSTRUCTION</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system of PURBA SRINAGAR MOUZA in MANDIRBAZAR (ZONE-V) Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000462/2021-2022</t>
   </si>
   <si>
     <t>1987/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>Construction of 500 cum OHR , Laying distrbution main pipe line with FHTC for 'Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-V at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte'. (No of FHTC.3829)</t>
+  </si>
+  <si>
+    <t>ORD/000461/2023-2024</t>
+  </si>
+  <si>
+    <t>2139/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>BALAJEE ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 195 Mtr.Long temporary approach road(Plot No-183,189,189) for proposed Zone -V,OHR Site at Purba Srinagar Mouza(J.L.NO-98,Dag No-80,Khatian No-(60,147&amp;256).at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-V at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/014532)</t>
+  </si>
+  <si>
+    <t>ORD/000381/2023-2024</t>
+  </si>
+  <si>
+    <t>1817/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>05/01/2025</t>
+  </si>
+  <si>
+    <t>M/S. KALPANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000047/2022-2023</t>
   </si>
   <si>
     <t>3016/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 195 Mtr.Long temporary approach road(Plot No-183,189,189) for proposed Zone -V,OHR Site at Purba Srinagar Mouza(J.L.NO-98,Dag No-80,Khatian No-(60,147&amp;256).at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-V at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/014532)</t>
-[...16 lines deleted...]
-  <si>
     <t>Diversion of Water for "Construction of Hume Pipe Culvert of 10.00 Mtr span for proposed Zone-V OHR Site at Purba Shreenagar Mouza (J.L.NO-132) at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-V at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Parganas" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/18715)</t>
   </si>
   <si>
     <t>AE HQ-I,Assistant Engineer</t>
   </si>
   <si>
     <t>JE-3,JE2</t>
   </si>
   <si>
     <t>ORD/000432/2024-2025</t>
   </si>
   <si>
     <t>3874/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for L036- Gabbria on T01 to Purba paschima para (WB02 403)</t>
@@ -216,68 +234,50 @@
     <t>BILL/01735/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-799</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Lakshmikantapur Dhola Road from 1.00KM to 2.00km Restoration of hard shoulder due to laying of pipelinesby PHE Department under Lakshmikantapur Highway Sub Division in the district of South 24 Parganas. (SM/18715)</t>
   </si>
   <si>
     <t>BILL/00634/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>BALAJEE ENTERPRISES</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -829,54 +829,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>25.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.56</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -888,442 +888,442 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>58.22</v>
+        <v>760.19</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>349.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.94</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>13.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>13.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.99</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>6.06</v>
+        <v>58.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="P8" s="4">
-        <v>5.64</v>
+        <v>6.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>5.96</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.46</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>4.47</v>
+        <v>5.64</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>760.19</v>
+        <v>4.47</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>877.87</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>395.86</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>45.09</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>