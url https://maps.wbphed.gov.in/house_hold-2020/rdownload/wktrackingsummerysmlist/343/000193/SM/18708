--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,71 @@
     <t>ORD/000373/2023-2024</t>
   </si>
   <si>
     <t>1782/SWD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>06/06/2024</t>
   </si>
   <si>
     <t>Construction of Balance portion of Boundary Wall for EKTARA ZONE-VI PWSS under Augmentation of existing laying distribution system including new OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under Mograhat-I Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Pgns. under South 24-Pgns W/S Divn-I, PHE Dte. (SM/18708) [2nd call]</t>
   </si>
   <si>
     <t>ORD/001119/2024-2025</t>
   </si>
   <si>
     <t>155/SWD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotely Piloted Aircraft System / DGPS / Total station etc. and detailed design of pipeline by using Watergems Software on the besis of the population density within the Zone-VI of Mograhat-I block under Mega surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000770/2020-2021</t>
+  </si>
+  <si>
+    <t>1047/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +666,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1184,87 +1205,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="4">
         <v>12.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>4.99</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>20</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>2323.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>