--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>15/01/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
   </si>
   <si>
     <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotely Piloted Aircraft System / DGPS / Total station etc. and detailed design of pipeline by using Watergems Software on the besis of the population density within the Zone-VI of Mograhat-I block under Mega surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
   </si>
   <si>
     <t>JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000770/2020-2021</t>
   </si>
   <si>
     <t>1047/SWD-I</t>
   </si>
   <si>
     <t>05/10/2020</t>
   </si>
   <si>
     <t>15/10/2022</t>
   </si>
   <si>
     <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication of 600 mm dia MS rising main pipeline connecting with 1422 mm dia MS rising main pipe line and laying across/ along the PWD road at Hutuganj more within Magrahat-I Block by jacking method / open trenching towards for Kulpi GLR with allied works under Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (SM/18708)</t>
+  </si>
+  <si>
+    <t>ORD/001077/2024-2025</t>
+  </si>
+  <si>
+    <t>5345/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -829,54 +847,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>76.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>76.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -947,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>18.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>84.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1087,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>20.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>20.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1130,54 +1148,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P8" s="4">
         <v>1862.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>453.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1266,87 +1284,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>4.99</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>43.93</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>11.56</v>
+      </c>
+      <c r="R11" s="4">
+        <v>26.32</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>2367.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>578.3</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>24.42</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>