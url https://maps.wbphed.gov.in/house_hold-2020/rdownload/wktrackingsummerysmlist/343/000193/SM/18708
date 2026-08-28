--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,213 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South</t>
   </si>
   <si>
     <t>SM/18708</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotely Piloted Aircraft System / DGPS / Total station etc. and detailed design of pipeline by using Watergems Software on the besis of the population density within the Zone-VI of Mograhat-I block under Mega surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000770/2020-2021</t>
+  </si>
+  <si>
+    <t>1047/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of 1250 cum. Capacity 20.0 M staging height R.C.C. overhead Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile and pile cap, Laying distribution system of pipe water supply scheme in ZONE-VI at EKTARA of Mograhat-I Block for Augmentation of Mega surface water based water supply scheme and providing Functional Household Tap Connection (FHTC) in ZONE-VI at EKTARA of Mograhat-I Block within Mega surface water based water supply scheme for Falta-Mathurapur, district ¿ South 24 Parganas under South 24 Parganas water supply Sub-Division-II of South 24 Parganas Division-I, PHE Dte. (Number of FHTC ¿ 9230 Nos.)</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000373/2023-2024</t>
+  </si>
+  <si>
+    <t>1782/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work in Zone-VI at Ektara of Mograhat-I block for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VI AT EKTARA OF MOGRAHAT-I BLOCK within "Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur, District- South 24-Parganas" under South 24 Parganas W/S Division-I, PHE Dte. (Total Length-112 mtr excluding Gate) (TSM/014910)</t>
+  </si>
+  <si>
+    <t>ORD/000352/2023-2024</t>
+  </si>
+  <si>
+    <t>1738/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>09/10/2023</t>
+  </si>
+  <si>
+    <t>NIKHIL SAMADDAR</t>
+  </si>
+  <si>
     <t>Supplying, fabrication &amp; laying of 700 mm dia (ID) MS Pipe conduits 72 mtr. in length to be prepared from 12 mm thick MS Plate by pipe jacking technique, including supplying and laying of 250 mm dia (ID) MS water supply pipe line within the conduit 90 mtr. in length to be prepared from 06 mm thick MS Plate across and underneath the Railway Track in between mast no-50/11, 50/13 and mast no-50/12, 56/14 in between Deula Station and Netra Stations on Baruipur - Diamond Harbour Section as per permission obtained from Railway Authority, including construction of Drive Pit &amp; Receiving Pit, as requred, for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-VI at Mograhat-I Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/03906)</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE4</t>
   </si>
   <si>
     <t>ORD/000499/2022-2023</t>
   </si>
   <si>
     <t>2868/SWD-I</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of boundary wall &amp; other allied works at Head Work in Zone-VI at Ektara of Mograhat-I block for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VI AT EKTARA OF MOGRAHAT-I BLOCK within "Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur, District- South 24-Parganas" under South 24 Parganas W/S Division-I, PHE Dte. (Total Length-112 mtr excluding Gate) (TSM/014910)</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Platform for FHTC, Additional pipelines for distribution system, Protection of pipeline, Approach road and construction of Chlorination Room for Augmentation of existing laying distribution system and allied works to extend the benifit of 100% Household in Zone-VI at Ektara under Magrahat-I Block within Mega surface Water based water supply scheme of Falta-Mathurapur,Dist. S-24 pgns under South 24 parganas W/S Division-I, P.H.E Dte. (SM/18708)</t>
   </si>
   <si>
     <t>ORD/000537/2024-2025</t>
   </si>
   <si>
     <t>4093/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>CONCORD ENGINEERING</t>
-[...1 lines deleted...]
-  <si>
     <t>Land development at Head Work site of EKTARA ZONE-VI PWSS under Augmentation of existing laying distribution system including new OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under Mograhat-I Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Pgns. under South 24-Pgns W/S Divn-I, PHE Dte. (SM/18708)</t>
   </si>
   <si>
     <t>ORD/000412/2024-2025</t>
   </si>
   <si>
     <t>3713/SWD-I</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 1250 cum. Capacity 20.0 M staging height R.C.C. overhead Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile and pile cap, Laying distribution system of pipe water supply scheme in ZONE-VI at EKTARA of Mograhat-I Block for Augmentation of Mega surface water based water supply scheme and providing Functional Household Tap Connection (FHTC) in ZONE-VI at EKTARA of Mograhat-I Block within Mega surface water based water supply scheme for Falta-Mathurapur, district ¿ South 24 Parganas under South 24 Parganas water supply Sub-Division-II of South 24 Parganas Division-I, PHE Dte. (Number of FHTC ¿ 9230 Nos.)</t>
-[...11 lines deleted...]
-    <t>06/06/2024</t>
+    <t>Supplying, fabrication of 600 mm dia MS rising main pipeline connecting with 1422 mm dia MS rising main pipe line and laying across/ along the PWD road at Hutuganj more within Magrahat-I Block by jacking method / open trenching towards for Kulpi GLR with allied works under Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (SM/18708)</t>
+  </si>
+  <si>
+    <t>ORD/001077/2024-2025</t>
+  </si>
+  <si>
+    <t>5345/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Balance portion of Boundary Wall for EKTARA ZONE-VI PWSS under Augmentation of existing laying distribution system including new OHR and allied works to extend the benefit of 100% Household in ZONE-VI at EKTARA under Mograhat-I Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Pgns. under South 24-Pgns W/S Divn-I, PHE Dte. (SM/18708) [2nd call]</t>
   </si>
   <si>
     <t>ORD/001119/2024-2025</t>
   </si>
   <si>
     <t>155/SWD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>14/02/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -844,544 +844,544 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>76.87</v>
+        <v>4.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>76.87</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>8.27</v>
+        <v>1862.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>453.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>24.33</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>18.85</v>
       </c>
       <c r="Q5" s="4">
         <v>15.99</v>
       </c>
       <c r="R5" s="4">
         <v>84.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>319.66</v>
+        <v>76.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>76.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>20.8</v>
+        <v>8.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>20.74</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K8" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>1862.26</v>
+        <v>319.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>453.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>24.33</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>12.03</v>
+        <v>20.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>4.99</v>
+        <v>43.93</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.56</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>26.32</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="P11" s="4">
-        <v>43.93</v>
+        <v>12.03</v>
       </c>
       <c r="Q11" s="4">
-        <v>11.56</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>26.32</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>2367.67</v>