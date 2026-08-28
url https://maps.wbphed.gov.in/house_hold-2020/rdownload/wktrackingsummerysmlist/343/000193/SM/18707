--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,150 +110,150 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system for Zone-II, Rajballabhpur (OHR Capacity- 1000 cum.) under Mograhat-I Block" under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. District.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000897/2022-2023</t>
   </si>
   <si>
     <t>19/SWD-I</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>06/05/2022</t>
   </si>
   <si>
     <t>LEMNISCATE</t>
   </si>
   <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work Site in Zone-II at Rajballabhpur of Mograhat-I block for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-II AT RAJBALLABHPUR OF MOGRAHAT-I BLOCK within "Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur, District- South 24-Parganas" under South 24 Parganas W/S Division-I, PHE Dte. (Total Length-114 mtr excluding Gate) (TSM/014908)</t>
+  </si>
+  <si>
+    <t>AE SWSD-II,Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>1742/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>SANJAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 1000 cum. Capacity 20.0 M staging height R.C.C. overhead Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile and pile cap, Laying distribution system of pipe water supply scheme in Zone-II at Rajballabhpur of Mograhat-I Block for Augmentation of Mega surface water based water supply scheme and providing Functional Household Tap Connection (FHTC) in Zone-II at Rajballabhpur of Mograhat-I Block within Mega surface water based water supply scheme for Falta-Mathurapur, district ¿ South 24 Parganas under South 24 Parganas water supply Sub-Division-II of South 24 Parganas Division-I, PHE Dte. (Number of FHTC ¿ 6219 Nos.)</t>
+  </si>
+  <si>
+    <t>ORD/000418/2023-2024</t>
+  </si>
+  <si>
+    <t>1964/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of chlorination room, approach road, land development and other allied works under Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% HouseHold in Zone-II (Rajballabhpur) under Magrahat-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. (SM/18707)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000431/2024-2025</t>
+  </si>
+  <si>
+    <t>3873/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>18/10/2024</t>
+  </si>
+  <si>
+    <t>ROYAL CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline for distribution system,Protection of distribution pipeline and Construction of FHTC Platform for Zone-II (Rajballabhpur) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/000280/2024-2025</t>
+  </si>
+  <si>
+    <t>3004/SWD-I</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>26/09/2024</t>
+  </si>
+  <si>
     <t>Restoration of road after laying of pipe line for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in Zone-II at Rajballabhpur under Magrahat-I Block within 'Mega Surface water based water supply scheme for Falta-Mathurapur' under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas. (SM/18707)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000434/2024-2025</t>
   </si>
   <si>
     <t>3876/SWD-I</t>
-  </si>
-[...70 lines deleted...]
-    <t>26/09/2024</t>
   </si>
   <si>
     <t>Restoration of road damaged due to laying of pipeline from Post Office More to Kalitala More, Kalitala More to Dharmatala, Rajballabhpur Bazar to Zone-II OHR site,Nilkuthi More to Dharmatala More and Nilkuthi More to Beramara More under the Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-II at RAJBALLABHPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 Pgns. under South 24 Pgns Water Supply Division-I, PHE Dte. (SM/18707)</t>
   </si>
   <si>
     <t>ORD/000088/2025-2026</t>
   </si>
   <si>
     <t>1763/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>14/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -818,511 +818,511 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>149.81</v>
+        <v>19.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>27.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>26.45</v>
+        <v>1097.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>172.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.73</v>
       </c>
       <c r="S5" s="4">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>19.15</v>
+        <v>149.81</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>1097.7</v>
+        <v>29.29</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>29.29</v>
+        <v>206.32</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>206.32</v>
+        <v>26.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>19.39</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>73.3</v>
       </c>
       <c r="S9" s="4">
-        <v>2</v>
+        <v>85</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>32.4</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1563.53</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>199.74</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>12.78</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>