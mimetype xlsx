--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -254,99 +254,99 @@
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>Diversion of Water for "Construction of Hume Pipe Culvert infront of 10.00 Mtr span for proposed Zone-I OHR Site at Mallick Pratap Mouza (J.L.NO-02, Plot No-964) at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Parganas" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/18706)</t>
   </si>
   <si>
     <t>ORD/000433/2024-2025</t>
   </si>
   <si>
     <t>3875/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>SADHURHAT CO OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
   </si>
   <si>
+    <t>Development of land and construction of approach road for Head Work site (Zone I) at Mallick Pratap Mouja (J.L. No 02) at Mandirbazar Block under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under SWD-I, PHE Dte. (SM/18706)</t>
+  </si>
+  <si>
+    <t>ORD/000416/2024-2025</t>
+  </si>
+  <si>
+    <t>3736/SWD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
+    <t>MAA MANASA VYAPAAR</t>
+  </si>
+  <si>
+    <t>Construction of Hume Pipe Culvert of 10.00Mtr.span for proposed Zone-I OHR Site at Mallick Pratap Mouza(J.L.NO-02,Plot No-964) at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/014517)</t>
+  </si>
+  <si>
+    <t>ORD/000380/2023-2024</t>
+  </si>
+  <si>
+    <t>1816/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>SADHURHAT CO OP LABOUR CONSTRACT AND CONSTRUCTION SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Construction of 1250 cum OHR, Laying distrbution main pipe line with FHTC for Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-I at Mandirbazar Block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte. (No of FHTC = 9379)</t>
   </si>
   <si>
     <t>ORD/000423/2023-2024</t>
   </si>
   <si>
     <t>1970/SWD-I</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>21/07/2026</t>
-  </si>
-[...34 lines deleted...]
-    <t>SADHURHAT CO OP LABOUR CONSTRACT AND CONSTRUCTION SOCIETY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -955,54 +955,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>4.91</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>26.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.59</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1069,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>86.26</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>7.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>55.58</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1362,267 +1362,267 @@
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>4.68</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.63</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.88</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>1837.75</v>
+        <v>20.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>20.12</v>
+        <v>16.11</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>16.11</v>
+        <v>1837.75</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>437.71</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>23.82</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>2272.91</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>461.63</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>20.31</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>