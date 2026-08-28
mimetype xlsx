--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>AUGMENTATION OF EXISTING LAYING DISTRIBUTION SYSTEM TO EXTEND THE BENEFIT OF 100% HOUSEHOLDS IN ZONE-I AT MANDIRBAZAR BLOCK WITHIN ' MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR, DISTRICT- SOUTH 24 PGNS' UNDER SOUTH-24 PGNS W/S DIVN-</t>
   </si>
   <si>
     <t>SM/18706</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system of MALLICKPRATAP MOUZA in MANDIRBAZAR (ZONE-I) Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000512/2021-2022</t>
+  </si>
+  <si>
+    <t>1983/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall for proposed OHR Site of Zone-I within Mandirbazar block, Mouza-Mallik Protap under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur, Dist. South 24 Paraganas. (Length- 200.6 mtr.) under South 24-Pgns. W/S Division-I, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000566/2021-2022</t>
+  </si>
+  <si>
+    <t>2694/SWD-I</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>SADHURHAT CO OP LABOUR CONSTRACT AND CONSTRUCTION SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 1250 cum OHR, Laying distrbution main pipe line with FHTC for Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-I at Mandirbazar Block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte. (No of FHTC = 9379)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000423/2023-2024</t>
+  </si>
+  <si>
+    <t>1970/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>21/07/2026</t>
+  </si>
+  <si>
+    <t>MAA MANASA VYAPAAR</t>
+  </si>
+  <si>
+    <t>Road Restoration and Horizontal Boring for laying of Secondary Grid within Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte.(TSM/014517)</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000398/2023-2024</t>
+  </si>
+  <si>
+    <t>1891/SWD-I</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>02/10/2023</t>
+  </si>
+  <si>
+    <t>M/S SHIBAM ENTERPRISE (EMAIL ID- CYBER.CW@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Carriage of K9 DI pipes of various diameters from Dongaria WTP PHE stores to work site at Mandirbazar for laying of Secondary Grid pipeline within Mandirbazar Block under the Augmentation of LDS to extend the benefit of 100% households in Zone-I at Mandirbazar Block within the "Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas¿ under South 24 Parganas Water Supply Division-I, PHE Dte. (SM/18706)</t>
   </si>
   <si>
     <t>ORD/000662/2023-2024</t>
   </si>
   <si>
     <t>2958/SWD-I</t>
   </si>
   <si>
     <t>24/11/2023</t>
   </si>
   <si>
     <t>01/12/2023</t>
   </si>
   <si>
     <t>M/S SHIBAM ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Hume Pipe Culvert of 10.00Mtr.span for proposed Zone-I OHR Site at Mallick Pratap Mouza(J.L.NO-02,Plot No-964) at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/014517)</t>
+  </si>
+  <si>
+    <t>ORD/000380/2023-2024</t>
+  </si>
+  <si>
+    <t>1816/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>09/12/2024</t>
+  </si>
+  <si>
+    <t>SADHURHAT CO OP LABOUR CONSTRACT AND CONSTRUCTION SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Laying of 600 mm dia MS Secondary Grid Pipe from Mandirbazar GLR-Pump House to 600mm Dia DI Secondary Grid Pipeline under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, Dist.- South 24-Pgns.Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-I at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I (SM/018706)</t>
   </si>
   <si>
-    <t>AE HQ-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000549/2023-2024</t>
   </si>
   <si>
     <t>2497/SWD-I</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
-    <t>Construction of boundary wall for proposed OHR Site of Zone-I within Mandirbazar block, Mouza-Mallik Protap under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur, Dist. South 24 Paraganas. (Length- 200.6 mtr.) under South 24-Pgns. W/S Division-I, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000043/2022-2023</t>
   </si>
   <si>
     <t>3016/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Road Restoration and Horizontal Boring for laying of Secondary Grid within Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte.(TSM/014517)</t>
-[...19 lines deleted...]
-  <si>
     <t>Three months trial run for secondary grid D.I pipe lines of different diameters of Mandirbazar Block within Mega surface water based water supply scheme of Falta-Mathurapur District South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (SM/18706)</t>
   </si>
   <si>
     <t>ORD/000873/2024-2025</t>
   </si>
   <si>
     <t>4931/SWD-I</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
     <t>Gap Negotiation for secondary grid of Mandirbazar Block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/18706]</t>
   </si>
   <si>
     <t>ORD/000697/2024-2025</t>
   </si>
   <si>
     <t>4499/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
+    <t>Development of land and construction of approach road for Head Work site (Zone I) at Mallick Pratap Mouja (J.L. No 02) at Mandirbazar Block under " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under SWD-I, PHE Dte. (SM/18706)</t>
+  </si>
+  <si>
+    <t>ORD/000416/2024-2025</t>
+  </si>
+  <si>
+    <t>3736/SWD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
+  </si>
+  <si>
     <t>Diversion of Water for "Construction of Hume Pipe Culvert infront of 10.00 Mtr span for proposed Zone-I OHR Site at Mallick Pratap Mouza (J.L.NO-02, Plot No-964) at Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-I at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Parganas" under South-24 Pgns W/S Divn-I, PHE Dte. (SM/18706)</t>
   </si>
   <si>
     <t>ORD/000433/2024-2025</t>
   </si>
   <si>
     <t>3875/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>SADHURHAT CO OP LABOUR CONTRACT AND CONSTRUCTION SOCIETY LTD.</t>
-  </si>
-[...49 lines deleted...]
-    <t>21/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,707 +891,707 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>1.24</v>
+        <v>4.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.26</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.91</v>
+        <v>26.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.9</v>
+        <v>6.33</v>
       </c>
       <c r="R4" s="4">
-        <v>99.72</v>
+        <v>23.59</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>26.82</v>
+        <v>1837.75</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.33</v>
+        <v>437.71</v>
       </c>
       <c r="R5" s="4">
-        <v>23.59</v>
+        <v>23.82</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="4">
+        <v>7.01</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>3.9</v>
+      </c>
+      <c r="R6" s="4">
+        <v>55.58</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>276.01</v>
+        <v>1.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>38</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>7.01</v>
+        <v>16.11</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.9</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>55.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>16.98</v>
+        <v>4.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>56.45</v>
+        <v>276.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>4.68</v>
+        <v>16.98</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.63</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>98.88</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="P12" s="4">
-        <v>20.12</v>
+        <v>56.45</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="P13" s="4">
-        <v>16.11</v>
+        <v>20.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>1837.75</v>
+        <v>4.68</v>
       </c>
       <c r="Q14" s="4">
-        <v>437.71</v>
+        <v>4.63</v>
       </c>
       <c r="R14" s="4">
-        <v>23.82</v>
+        <v>98.88</v>
       </c>
       <c r="S14" s="4">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>2272.91</v>