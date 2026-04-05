--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,113 +110,74 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of BHANDARIA PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/017323] (2nd call)</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>1819/SWD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>KAMALA TRADING COMPANY</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Second &amp; Third Tubewell site for BHANDARIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017323]</t>
-[...16 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3&amp;4, of Bhandaria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000755/2023-2024</t>
   </si>
   <si>
     <t>2686/SMD</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
-[...19 lines deleted...]
-  <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Bhandaria Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000955/2022-2023</t>
   </si>
   <si>
     <t>1130/SWD-I</t>
   </si>
   <si>
     <t>24/08/2022</t>
   </si>
   <si>
     <t>23/09/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
@@ -263,135 +224,153 @@
   <si>
     <t>BILL/02239/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-495</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for Proposed BHANDARIA PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 3721]</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000406/2023-2024</t>
   </si>
   <si>
     <t>1923/SWD-I</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
-    <t>17/09/2025</t>
+    <t>16/12/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of temporary approach road and land development for the 2nd Tubewell site of Bhandaria PWSS of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District [SM/18681]</t>
   </si>
   <si>
     <t>ORD/001081/2024-2025</t>
   </si>
   <si>
     <t>5348/SWD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
     <t>Laying Rising Main and additional pipeline as per revised design and drawing of distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in Bishnupur-I block under South 24 Pgs W/S Division-I, South 24-Pgns District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Pgns. District. (SM/18681)</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>2678/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>29/07/2025</t>
+    <t>25/10/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (NODAKHALI)</t>
   </si>
   <si>
     <t>Construction of 02 nos. pump houses, approach road, land development and pipeline protection of rising and distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24-Parganas District for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/18681)</t>
   </si>
   <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>2922/SWD-I</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>02/01/2026</t>
   </si>
   <si>
     <t>Construction of Boundary wall for 2nd &amp; 3rd T/W site for BHANDARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas for Augmentation of Surface Water Based Water Supply Sheme in the Arsenic affected areas of South 24 Parganas District. (51 mtr. For each site) [SM/18681]</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>2677/SWD-I</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BHANDARIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017323]</t>
   </si>
   <si>
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>1812/SWD-I</t>
   </si>
   <si>
     <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BHANDARIA Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18681)</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>4482/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -780,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,907 +942,848 @@
         <v>17.64</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>31.8</v>
+        <v>52.04</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>52.04</v>
+        <v>2.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>572.68</v>
+        <v>58.78</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.89</v>
+        <v>19.92</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>58.78</v>
+        <v>3.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>19.92</v>
+        <v>6.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>3.89</v>
+        <v>482.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>6.08</v>
+        <v>7.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>482.45</v>
+        <v>91.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="P13" s="4">
-        <v>7.8</v>
+        <v>76.09</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>91.24</v>
+        <v>13.56</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
       <c r="P15" s="4">
-        <v>76.09</v>
+        <v>15.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="I16" s="13" t="s">
+      <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>13.56</v>
+        <v>31.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>879.98</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
-    <row r="18" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>