--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -260,69 +260,69 @@
   <si>
     <t>5348/SWD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
     <t>Laying Rising Main and additional pipeline as per revised design and drawing of distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in Bishnupur-I block under South 24 Pgs W/S Division-I, South 24-Pgns District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Pgns. District. (SM/18681)</t>
   </si>
   <si>
     <t>ORD/000263/2024-2025</t>
   </si>
   <si>
     <t>2678/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>25/10/2025</t>
+    <t>09/12/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (NODAKHALI)</t>
   </si>
   <si>
     <t>Construction of 02 nos. pump houses, approach road, land development and pipeline protection of rising and distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24-Parganas District for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/18681)</t>
   </si>
   <si>
     <t>ORD/000272/2024-2025</t>
   </si>
   <si>
     <t>2922/SWD-I</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>15/02/2026</t>
   </si>
   <si>
     <t>Construction of Boundary wall for 2nd &amp; 3rd T/W site for BHANDARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas for Augmentation of Surface Water Based Water Supply Sheme in the Arsenic affected areas of South 24 Parganas District. (51 mtr. For each site) [SM/18681]</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000262/2024-2025</t>
   </si>
   <si>
     <t>2677/SWD-I</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BHANDARIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017323]</t>
   </si>
   <si>
     <t>ORD/000378/2023-2024</t>
   </si>
@@ -1038,54 +1038,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>2.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1327,54 +1327,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>482.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>321.65</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>66.67</v>
       </c>
       <c r="S10" s="4">
         <v>78</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1445,54 +1445,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>91.24</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>27.15</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>29.76</v>
       </c>
       <c r="S12" s="4">
         <v>65</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1506,54 +1506,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>76.09</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>8.86</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>11.65</v>
       </c>
       <c r="S13" s="4">
         <v>22</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1628,54 +1628,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="4">
         <v>15.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>25.72</v>
       </c>
       <c r="S15" s="4">
         <v>98</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1723,54 +1723,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>879.98</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>364.62</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>41.44</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>