--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,83 @@
     <t>ORD/000378/2023-2024</t>
   </si>
   <si>
     <t>1812/SWD-I</t>
   </si>
   <si>
     <t>30/11/2024</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BHANDARIA Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18681)</t>
   </si>
   <si>
     <t>ORD/000687/2024-2025</t>
   </si>
   <si>
     <t>4482/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Bhandaria PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008250632 Reference Id- 106856076 Quotation Date-10/12/2024 Memo No- 1008250632/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02490/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-532</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +792,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1703,87 +1736,205 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>31.71</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P17" s="4">
+        <v>14.32</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="P18" s="4">
+        <v>572.68</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1466.98</v>
+      </c>
+      <c r="P19" s="8">
+        <v>364.62</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>24.86</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>