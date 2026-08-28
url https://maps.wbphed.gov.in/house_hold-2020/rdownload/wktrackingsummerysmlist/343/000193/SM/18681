--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,321 +89,321 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based BHANDARIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
   </si>
   <si>
     <t>SM/18681</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bhandaria Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000955/2022-2023</t>
+  </si>
+  <si>
+    <t>1130/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of BHANDARIA PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/017323] (2nd call)</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000383/2023-2024</t>
   </si>
   <si>
     <t>1819/SWD-I</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>15/10/2023</t>
   </si>
   <si>
     <t>KAMALA TRADING COMPANY</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for Proposed BHANDARIA PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 3721]</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000406/2023-2024</t>
+  </si>
+  <si>
+    <t>1923/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,3&amp;4, of Bhandaria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000755/2023-2024</t>
   </si>
   <si>
     <t>2686/SMD</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>MAHADEV ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bhandaria Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BHANDARIA PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017323]</t>
+  </si>
+  <si>
+    <t>ORD/000378/2023-2024</t>
+  </si>
+  <si>
+    <t>1812/SWD-I</t>
+  </si>
+  <si>
+    <t>30/11/2024</t>
+  </si>
+  <si>
+    <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of temporary approach road and land development for the 2nd Tubewell site of Bhandaria PWSS of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District [SM/18681]</t>
+  </si>
+  <si>
+    <t>ORD/001081/2024-2025</t>
+  </si>
+  <si>
+    <t>5348/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>Laying Rising Main and additional pipeline as per revised design and drawing of distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in Bishnupur-I block under South 24 Pgs W/S Division-I, South 24-Pgns District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Pgns. District. (SM/18681)</t>
+  </si>
+  <si>
+    <t>ORD/000263/2024-2025</t>
+  </si>
+  <si>
+    <t>2678/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (NODAKHALI)</t>
+  </si>
+  <si>
+    <t>Construction of 02 nos. pump houses, approach road, land development and pipeline protection of rising and distribution system for BHANDARIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24-Parganas District for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/18681)</t>
+  </si>
+  <si>
+    <t>ORD/000272/2024-2025</t>
+  </si>
+  <si>
+    <t>2922/SWD-I</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall for 2nd &amp; 3rd T/W site for BHANDARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas for Augmentation of Surface Water Based Water Supply Sheme in the Arsenic affected areas of South 24 Parganas District. (51 mtr. For each site) [SM/18681]</t>
+  </si>
+  <si>
+    <t>AE S24D1</t>
+  </si>
+  <si>
+    <t>ORD/000262/2024-2025</t>
+  </si>
+  <si>
+    <t>2677/SWD-I</t>
+  </si>
+  <si>
+    <t>13/11/2025</t>
+  </si>
+  <si>
+    <t>S.P. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BHANDARIA Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18681)</t>
+  </si>
+  <si>
+    <t>ORD/000687/2024-2025</t>
+  </si>
+  <si>
+    <t>4482/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
+  </si>
+  <si>
+    <t>Payment for quotation for new service connection at Bhandaria PWSS, PH No. - I (JL No- 142, Mouza- Chamni) Application No- 1008184995 Reference ID- 106819600 Memo No- 1008184995/Quot/03/945 Quotation Date- 14-11-2024</t>
+  </si>
+  <si>
+    <t>BILL/01897/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-480</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Payment for initial 50% amount of the estimated cost Rs 3983175.00(Rupees thirty nine lakh eighty three thousand one hundred seventy five only) i.e. Rs 1991587.50 round off Rs 1991588.00( Rupees nineteen lakh ninety one thousand five hundred eighty eight only) toward road restoration work of Pailan Nepalgunj (ch from 0.00 km to 1.450 km, left hand side) Road under Doulatpur &amp; Kastamahal Pipe Water Supply Scheme in Bishnupur-I Block for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District.</t>
   </si>
   <si>
     <t>BILL/00347/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-243</t>
   </si>
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
-    <t>Payment for quotation for new service connection at Bhandaria PWSS, PH No. - I (JL No- 142, Mouza- Chamni) Application No- 1008184995 Reference ID- 106819600 Memo No- 1008184995/Quot/03/945 Quotation Date- 14-11-2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Payment of Quotation for new service connection at Bhandaria PWSS PH No- 3 under Bishnupur-I Block. Application No- 1008242098 Application Date- 09-12-2024 Reference ID- 106856036 Memo No- 1008242098/Quot/03</t>
   </si>
   <si>
     <t>BILL/02239/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-495</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for Proposed BHANDARIA PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 3721]</t>
-[...118 lines deleted...]
-  <si>
     <t>Payment of quotation for new service connection at Bhandaria PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008250632 Reference Id- 106856076 Quotation Date-10/12/2024 Memo No- 1008250632/Quot/03</t>
   </si>
   <si>
     <t>BILL/02490/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-532</t>
   </si>
   <si>
     <t>27/01/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>H. T. R. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,958 +930,958 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>17.64</v>
+        <v>2.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>52.04</v>
+        <v>17.64</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.89</v>
+        <v>482.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.87</v>
+        <v>321.65</v>
       </c>
       <c r="R5" s="4">
-        <v>99.34</v>
+        <v>66.67</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>58.78</v>
+        <v>52.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>19.92</v>
+        <v>572.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.89</v>
+        <v>15.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>25.72</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.08</v>
+        <v>58.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>482.45</v>
+        <v>7.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>321.65</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>66.67</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>78</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>7.8</v>
+        <v>91.24</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>27.15</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>29.76</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>91.24</v>
+        <v>76.09</v>
       </c>
       <c r="Q12" s="4">
-        <v>27.15</v>
+        <v>8.86</v>
       </c>
       <c r="R12" s="4">
-        <v>29.76</v>
+        <v>11.65</v>
       </c>
       <c r="S12" s="4">
-        <v>65</v>
+        <v>22</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>76.09</v>
+        <v>13.56</v>
       </c>
       <c r="Q13" s="4">
-        <v>8.86</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>11.65</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>13.56</v>
+        <v>31.71</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>15.89</v>
+        <v>3.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.09</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>25.72</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="P16" s="4">
-        <v>31.71</v>
+        <v>19.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
       <c r="P17" s="4">
-        <v>14.32</v>
+        <v>6.08</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="P18" s="4">
-        <v>572.68</v>
+        <v>14.32</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>