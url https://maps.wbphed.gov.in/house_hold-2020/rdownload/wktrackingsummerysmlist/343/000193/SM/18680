--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,144 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based ANDHARMANIK piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas</t>
+  </si>
+  <si>
+    <t>SM/18680</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of ANDHARMANIK AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XIX) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000463/2021-2022</t>
+  </si>
+  <si>
+    <t>1975/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based ANDHARMANIK piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Andharmanik water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000754/2023-2024</t>
   </si>
   <si>
     <t>2685/SMD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for ANDHARMANIK PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 3023) [TSM/016562].</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000410/2023-2024</t>
+  </si>
+  <si>
+    <t>1937/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>TARUN ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>TARUN ENTERPRISE</t>
   </si>
   <si>
     <t>Laying rising main and additional pipeline for distribution system, construction of boundary wall, approach road, pipeline protection, land development and road restoration for ANDHARMANIK PWSS of Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas (SM/18680)</t>
   </si>
   <si>
     <t>ORD/000371/2024-2025</t>
   </si>
   <si>
     <t>3530/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>15/01/2026</t>
   </si>
   <si>
     <t>J. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 4 (four) nos pipe carrying structures including laying of 150mm dia M.S. distribution Pipe at Node Point 71-101 (27.50mtr), 100mm M.S. distribution Pipe at Node Point 107-111 (44.00mtr) and 80mm M.S. distribution Pipe at Node Point 302-310 (22.00mtr) &amp; Node Point 214-215 (16.50mtr) over Nepalgaunge-Julpia canal and 2 (two) nos Culvert crossing by laying of 150mm dia M.S distribution Pipe at Node point 358-359 (11.00mtr) &amp; Node point 358-359 (11.00mtr) for ANDHARMANIK PIPE WATER SUPPLY SCHEME to accommodate FHTC in Bishnupur-I Block under South 24-Pgns. W/S Divn.-I, PHE Dte. for Augmentation of surface water based water supply scheme in arsenic affected areas of South 24 Parganas District. [SM/18680]</t>
   </si>
   <si>
     <t>ORD/000127/2025-2026</t>
   </si>
@@ -780,333 +780,333 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.36</v>
+        <v>3.1</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.1</v>
+        <v>22.36</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>23.18</v>
+        <v>475.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>218.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.91</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>475.56</v>
+        <v>23.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>204.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1131,54 +1131,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>752.92</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>221.44</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>29.41</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>