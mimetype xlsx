--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,62 @@
     <t>2221/SWD-I</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>LIMRA CONSTRUCTION AND INDUSTRIAL DEVELOPMENT</t>
   </si>
   <si>
     <t>Construction of Boundary wall, FHTC Platform, approach road, land development, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based BISHWESHWARPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of aurface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18678)</t>
   </si>
   <si>
     <t>ORD/000384/2024-2025</t>
   </si>
   <si>
     <t>3575/SWD-I</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>11/02/2026</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. No.2 of Biseswarpur w/s scheme under Mograhat-II Block .</t>
+  </si>
+  <si>
+    <t>BILL/02839/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-583</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="70.697021" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1001,54 +1013,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.95</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.36</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1070,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1188,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>646.17</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>150.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>23.35</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1251,87 +1263,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>241.51</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>15</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P11" s="4">
+        <v>6.38</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1006.05</v>
+      </c>
+      <c r="P12" s="8">
+        <v>184.61</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>18.35</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>