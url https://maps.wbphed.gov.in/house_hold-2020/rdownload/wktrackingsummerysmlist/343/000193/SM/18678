--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,204 +77,204 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based BISHWESHWARPUR piped water supply scheme to accommodate FHTC in MOGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Aff</t>
+  </si>
+  <si>
+    <t>SM/18678</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bishweshwarpur Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000981/2022-2023</t>
+  </si>
+  <si>
+    <t>1455/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based BISHWESHWARPUR piped water supply scheme to accommodate FHTC in MOGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Aff</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Bishweshwarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000753/2023-2024</t>
   </si>
   <si>
     <t>2684/SMD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
+    <t>Construction of 01 (one) no. 350 Cum capacity 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation, Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) and Construction of 02 (two) nos. chlorination room of size 5.0m x 4.0m for BISHWESHWARPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [No. of FHTC = 2530] [TSM/017284]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000507/2023-2024</t>
+  </si>
+  <si>
+    <t>2221/SWD-I</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>LIMRA CONSTRUCTION AND INDUSTRIAL DEVELOPMENT</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BISHWESHWAR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017284]</t>
+  </si>
+  <si>
+    <t>AE BSD,AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000364/2023-2024</t>
+  </si>
+  <si>
+    <t>1773/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>JYOTY SOLAR POWER (EMAIL ID-INFO.JYOTYSOLARPOWER@GMAIL.COM)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000136/2022-2023</t>
   </si>
   <si>
     <t>3395/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000287/2023-2024</t>
   </si>
   <si>
     <t>2414/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BISHWESHWAR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017284]</t>
-[...38 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Boundary wall, FHTC Platform, approach road, land development, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based BISHWESHWARPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of aurface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18678)</t>
+  </si>
+  <si>
+    <t>ORD/000384/2024-2025</t>
+  </si>
+  <si>
+    <t>3575/SWD-I</t>
+  </si>
+  <si>
+    <t>12/08/2024</t>
+  </si>
+  <si>
+    <t>11/02/2026</t>
   </si>
   <si>
     <t>Quotation for new service connection at PH NO.1 of Biseswarpur w/s scheme . Application no.1008233157 .</t>
   </si>
   <si>
     <t>BILL/02235/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-496</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...34 lines deleted...]
-    <t>11/02/2026</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. No.2 of Biseswarpur w/s scheme under Mograhat-II Block .</t>
   </si>
   <si>
     <t>BILL/02839/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-583</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -813,538 +813,538 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>23.38</v>
+        <v>2.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.42</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>15.58</v>
+        <v>23.38</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.9</v>
+        <v>646.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>150.9</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.35</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>31.79</v>
       </c>
       <c r="Q6" s="4">
         <v>30.95</v>
       </c>
       <c r="R6" s="4">
         <v>97.36</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.8</v>
+        <v>15.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.75</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>98.42</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>5.53</v>
+        <v>32.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>646.17</v>
+        <v>241.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>150.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>23.35</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>241.51</v>
+        <v>5.53</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>6.38</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>