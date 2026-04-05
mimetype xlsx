--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,68 +189,50 @@
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Baharu Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000969/2022-2023</t>
   </si>
   <si>
     <t>1386/SWD-I</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
-  </si>
-[...16 lines deleted...]
-    <t>RANADHIR SINHA</t>
   </si>
   <si>
     <t>Construction of 02 (two) nos. chlorination rooms for BAHARU Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I Block under South 24-Pgns. W/S Divn.-I, PHE Dte., South 24-Pgs. Dist. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18677)</t>
   </si>
   <si>
     <t>ORD/001127/2024-2025</t>
   </si>
   <si>
     <t>190/SWD-I</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>S.M. ENTERPRISE (MOGRAHAT)</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Baharu W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/002479/2024-2025</t>
   </si>
@@ -672,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -892,54 +874,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>530.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>331.85</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>62.55</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -953,54 +935,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>35.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.63</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>30.3</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1014,54 +996,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>47.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>45.92</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>96.43</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1053,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>2.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.3</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1129,226 +1111,165 @@
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>94.75</v>
+        <v>11.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="P9" s="4">
-        <v>11.41</v>
+        <v>0.63</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>727.33</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>