--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -874,54 +874,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>530.53</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>331.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>62.55</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -935,54 +935,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>35.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30.3</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -996,54 +996,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>47.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>96.43</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1053,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>2.91</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1209,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>727.33</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>391.28</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>53.8</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>