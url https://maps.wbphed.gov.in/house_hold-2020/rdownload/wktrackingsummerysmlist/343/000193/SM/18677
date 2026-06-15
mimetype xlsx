--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,81 +191,99 @@
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Baharu Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000969/2022-2023</t>
   </si>
   <si>
     <t>1386/SWD-I</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>MEASURE LAND</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Baharu W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
+  </si>
+  <si>
+    <t>ORD/002479/2024-2025</t>
+  </si>
+  <si>
+    <t>434/SMSD</t>
+  </si>
+  <si>
+    <t>09/04/2024</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
     <t>Construction of 02 (two) nos. chlorination rooms for BAHARU Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I Block under South 24-Pgns. W/S Divn.-I, PHE Dte., South 24-Pgs. Dist. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18677)</t>
   </si>
   <si>
     <t>ORD/001127/2024-2025</t>
   </si>
   <si>
     <t>190/SWD-I</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>S.M. ENTERPRISE (MOGRAHAT)</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Baharu W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
-[...11 lines deleted...]
-    <t>24/04/2024</t>
+    <t>Construction of Platform for providing FHTC, approach road, protection work for pipeline and other allied works for Ground water based BAHARU piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18677) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>4134/SWD-I</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1075,201 +1093,262 @@
         <v>2.91</v>
       </c>
       <c r="Q7" s="4">
         <v>2.89</v>
       </c>
       <c r="R7" s="4">
         <v>99.3</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>11.41</v>
+        <v>0.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.63</v>
+        <v>11.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" s="4">
+        <v>94.75</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>30</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>822.08</v>
+      </c>
+      <c r="P11" s="8">
+        <v>391.28</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>47.6</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>