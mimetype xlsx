--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,201 +89,213 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based BAHARU piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
   </si>
   <si>
     <t>SM/18677</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Baharu Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000969/2022-2023</t>
+  </si>
+  <si>
+    <t>1386/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of BAHARU MOUZA of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4292] [TSM/017335]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000408/2023-2024</t>
+  </si>
+  <si>
+    <t>1925/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>M/S G. C. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Baharu water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001634/2023-2024</t>
+  </si>
+  <si>
+    <t>2945/SMD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BAHARU PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017335]</t>
+  </si>
+  <si>
+    <t>ORD/000365/2023-2024</t>
+  </si>
+  <si>
+    <t>1774/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000093/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of BAHARU MOUZA of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4292] [TSM/017335]</t>
-[...85 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Baharu W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/002479/2024-2025</t>
   </si>
   <si>
     <t>434/SMSD</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
+    <t>Construction of Platform for providing FHTC, approach road, protection work for pipeline and other allied works for Ground water based BAHARU piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18677) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000546/2024-2025</t>
+  </si>
+  <si>
+    <t>4134/SWD-I</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>18/09/2025</t>
+  </si>
+  <si>
+    <t>RANADHIR SINHA</t>
+  </si>
+  <si>
     <t>Construction of 02 (two) nos. chlorination rooms for BAHARU Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I Block under South 24-Pgns. W/S Divn.-I, PHE Dte., South 24-Pgs. Dist. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18677)</t>
   </si>
   <si>
     <t>ORD/001127/2024-2025</t>
   </si>
   <si>
     <t>190/SWD-I</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>13/11/2025</t>
   </si>
   <si>
     <t>S.M. ENTERPRISE (MOGRAHAT)</t>
   </si>
   <si>
-    <t>Construction of Platform for providing FHTC, approach road, protection work for pipeline and other allied works for Ground water based BAHARU piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18677) [2nd call]</t>
-[...14 lines deleted...]
-    <t>RANADHIR SINHA</t>
+    <t>Quotation for new power connection at P.H. NO.2 of Baharu w/s scheme . Application No. : 1009273564 . Reference Id : 107504299 .</t>
+  </si>
+  <si>
+    <t>BILL/00781/2026-2027</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -822,533 +834,588 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>99.15</v>
+        <v>2.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>530.53</v>
       </c>
       <c r="Q4" s="4">
         <v>331.85</v>
       </c>
       <c r="R4" s="4">
         <v>62.55</v>
       </c>
       <c r="S4" s="4">
         <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>35.08</v>
       </c>
       <c r="Q5" s="4">
         <v>10.63</v>
       </c>
       <c r="R5" s="4">
         <v>30.3</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>47.62</v>
       </c>
       <c r="Q6" s="4">
         <v>45.92</v>
       </c>
       <c r="R6" s="4">
         <v>96.43</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.91</v>
+        <v>99.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.3</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
         <v>0.63</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>11.41</v>
+        <v>94.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>94.75</v>
+        <v>11.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.85</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>825.93</v>
+      </c>
+      <c r="P12" s="8">
+        <v>391.28</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>47.37</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>