--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,71 @@
     <t>2484/SWD-I</t>
   </si>
   <si>
     <t>02/03/2022</t>
   </si>
   <si>
     <t>14/06/2025</t>
   </si>
   <si>
     <t>Construction of development of land, approach road, protection work for pipeline, and other allied works for "Augmentation of laying distribution system to extend the benifit of 100% House hold in Zone-IV at JOYNAGAR-II Block within Mega surface water based water supply scheme for Falta Mathurapur District South 24 Pgns under South 24 Parganas W/S Division-I, of South 24-Pgns. W/S Circle, PHE Dte." (SM/18655)</t>
   </si>
   <si>
     <t>ORD/000251/2024-2025</t>
   </si>
   <si>
     <t>2649/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>04/03/2025</t>
   </si>
   <si>
     <t>P.L. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1219,87 +1240,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>46.65</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>69.41</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1564.47</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>