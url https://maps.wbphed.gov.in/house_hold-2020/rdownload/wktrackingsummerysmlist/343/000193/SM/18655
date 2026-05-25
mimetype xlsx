--- v2 (2026-04-05)
+++ v3 (2026-05-25)
@@ -1165,54 +1165,54 @@
       <c r="I9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P9" s="4">
         <v>485.75</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>142.23</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.28</v>
       </c>
       <c r="S9" s="4">
         <v>95</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1226,54 +1226,54 @@
       <c r="I10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>46.65</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="S10" s="4">
         <v>45</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1321,54 +1321,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1564.47</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>144.27</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>9.22</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>