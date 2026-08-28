--- v3 (2026-05-25)
+++ v4 (2026-08-28)
@@ -89,50 +89,74 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South</t>
   </si>
   <si>
     <t>SM/18655</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system of piped water supply at Zone-IV- B (Gardoani) of Joynagar -II Block, of BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000453/2021-2022</t>
+  </si>
+  <si>
+    <t>2484/SWD-I</t>
+  </si>
+  <si>
+    <t>02/03/2022</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>SAMIRON GHOSH</t>
+  </si>
+  <si>
     <t>Construction of 1500 Cu.m. capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile and raft foundation within Zone-IV at Gordoani Mouza of Joynagar-II Block for Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. (SM/18655)</t>
   </si>
   <si>
     <t>ORD/000695/2023-2024</t>
   </si>
   <si>
     <t>3190\SWD-I</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>UNITED BUILDERS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2022-2023</t>
   </si>
   <si>
     <t>2957/SWD-I</t>
@@ -140,138 +164,114 @@
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000210/2023-2024</t>
   </si>
   <si>
     <t>382/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>RTOR000300/2023-2024</t>
   </si>
   <si>
     <t>2437/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
+    <t>Construction of development of land, approach road, protection work for pipeline, and other allied works for "Augmentation of laying distribution system to extend the benifit of 100% House hold in Zone-IV at JOYNAGAR-II Block within Mega surface water based water supply scheme for Falta Mathurapur District South 24 Pgns under South 24 Parganas W/S Division-I, of South 24-Pgns. W/S Circle, PHE Dte." (SM/18655)</t>
+  </si>
+  <si>
+    <t>ORD/000251/2024-2025</t>
+  </si>
+  <si>
+    <t>2649/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>04/03/2025</t>
+  </si>
+  <si>
+    <t>P.L. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
     <t>Payment of Enhanced GST Rate vide W/O No.2484/SWD-I dt. 02/03/2022</t>
   </si>
   <si>
     <t>BILL/01808/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-637</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
-    <t>SAMIRON GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>joynagar Jalaberia Kultali Road from 7.47 Kmp to 8.00 Kmp restoration of Paver Block,from 8.00 Kmp to 9.5 Kmp &amp; 16.0 Kmp to 18.50 Kmp restoration of Head Shoulder due to laying of pipes by PHED under Lakshmikantapur Highway Sub-Division of Diamond Harbour Highway Division, P.W(Roads) Directorate in the District of South 24 Parganas</t>
   </si>
   <si>
     <t>BILL/00638/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
-  </si>
-[...58 lines deleted...]
-    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -798,546 +798,546 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>440.77</v>
+        <v>485.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>142.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>29.28</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>121.77</v>
+        <v>440.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>182.71</v>
+        <v>121.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="P6" s="4">
-        <v>199.31</v>
+        <v>182.71</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>7.62</v>
+        <v>199.31</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>10.48</v>
+        <v>46.65</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.04</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>485.75</v>
+        <v>69.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>142.23</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>29.28</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>46.65</v>
+        <v>7.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>4.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
-        <v>69.41</v>
+        <v>10.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1564.47</v>