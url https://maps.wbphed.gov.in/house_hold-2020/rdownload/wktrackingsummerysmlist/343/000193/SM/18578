--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,186 +77,186 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based MAGRAHAT piped water supply scheme to accommodate FHTC in MOGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
+  </si>
+  <si>
+    <t>SM/18578</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Magrahat Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000971/2022-2023</t>
+  </si>
+  <si>
+    <t>1405/SWD-I</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MOGRAHAT PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018189]</t>
+  </si>
+  <si>
+    <t>AE BSD,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000355/2023-2024</t>
+  </si>
+  <si>
+    <t>1741/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>09/09/2023</t>
+  </si>
+  <si>
+    <t>JENARUL ISLAM</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based MAGRAHAT piped water supply scheme to accommodate FHTC in MOGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Mograhat water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000599/2023-2024</t>
   </si>
   <si>
     <t>2647/SMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
+    <t>Construction of 500 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of MOGRAHAT ZONE-33 MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3012] [TSM/018189]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000527/2023-2024</t>
+  </si>
+  <si>
+    <t>2340/SWD-I</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>M/S R.K. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000291/2023-2024</t>
   </si>
   <si>
     <t>2414/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MOGRAHAT PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018189]</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based MAGRAHAT piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District.</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>3245/SWD-I</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>17/10/2024</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
-  </si>
-[...16 lines deleted...]
-    <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,410 +783,410 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>34.89</v>
+        <v>2.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.6</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>48.64</v>
+        <v>47.38</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>47.38</v>
+        <v>34.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>510.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>307.51</v>
+        <v>48.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>2.64</v>
+        <v>307.51</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>951.37</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>2.6</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>