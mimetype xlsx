--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,62 @@
     <t>11/08/2023</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>N.A. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 500 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of RAYNAGAR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3284] [TSM/018294]</t>
   </si>
   <si>
     <t>ORD/000519/2023-2024</t>
   </si>
   <si>
     <t>2263/SWD-I</t>
   </si>
   <si>
     <t>14/09/2023</t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.2 of Raynagar w/s scheme . Block: Jaynagar-I. Application No.1008602678.</t>
+  </si>
+  <si>
+    <t>BILL/00675/2025-2026</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -874,54 +886,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.95</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1167,101 +1179,156 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>734.31</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>203.61</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>27.73</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>23.13</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>985.88</v>
+      </c>
+      <c r="P11" s="8">
+        <v>206.52</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>20.95</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>