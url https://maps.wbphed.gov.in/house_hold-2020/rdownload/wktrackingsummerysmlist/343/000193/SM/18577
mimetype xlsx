--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,195 +77,195 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based RAYNAGAR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
+  </si>
+  <si>
+    <t>SM/18577</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Raynagar Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000956/2022-2023</t>
+  </si>
+  <si>
+    <t>1306/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for RAYNAGAR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018294] (2nd Call)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000369/2023-2024</t>
+  </si>
+  <si>
+    <t>1778/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>N.A. ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based RAYNAGAR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Raynagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000596/2023-2024</t>
   </si>
   <si>
     <t>2632/SMD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>07/11/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of 500 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of RAYNAGAR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3284] [TSM/018294]</t>
+  </si>
+  <si>
+    <t>ORD/000519/2023-2024</t>
+  </si>
+  <si>
+    <t>2263/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Platform and for providing FHTC , Construction of approach road and other allied works for Ground water based RAYNAGAR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/18577)</t>
   </si>
   <si>
     <t>ORD/000396/2024-2025</t>
   </si>
   <si>
     <t>3680/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>MILAN GHOSH</t>
   </si>
   <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00665/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S GHOSH AND CO.</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.2 of Raynagar w/s scheme . Block: Jaynagar-I. Application No.1008602678.</t>
   </si>
   <si>
     <t>BILL/00675/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -804,448 +804,448 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>35.49</v>
+        <v>2.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.95</v>
+        <v>47.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.91</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.86</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>45.18</v>
+        <v>35.49</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>93.83</v>
+        <v>734.31</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>203.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>27.73</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.35</v>
+        <v>45.18</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>47.65</v>
+        <v>93.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>734.31</v>
+        <v>3.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>203.61</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>27.73</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>