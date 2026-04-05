--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -407,66 +407,60 @@
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>J D J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Design, Supply, installation, trial run, commissioning of necessary pumping assembly including laying of Interconnection of rising main with header line and necessary Civil Works inclusive of 01(One) Year operation and maintenance and DLP for all components during maintenance period in connection to "Pipe Water Supply Scheme for Raspunja PWSS. (SM/18576) [Time of completion for construction and installation 45 days and 12 Months for subsequent O &amp; M]</t>
   </si>
   <si>
     <t>ORD/001097/2024-2025</t>
   </si>
   <si>
     <t>5146/SWD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
-    <t>Supply, installation, and commissioning of submersible pumping machinery along with the allied accessories at the newly sunk tube well near Rasapunja Hospital under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Thakurpukur Maheshtala)</t>
-[...14 lines deleted...]
-    <t>KARUNAMOY ENGINEERING</t>
+    <t>Supplying, Fabrication, Erection and Commissioning of Pressure Type Iron Elimination Plant (7.00 Cum capacity) at Joka including other allied works for Rasapunja Piped Water Supply Scheme to accommodate FHTC in Thakurpukur Mahestala Block under South 24 Pgs W/S Divn-I, P.H.E. Dte. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000812/2023-2024</t>
+  </si>
+  <si>
+    <t>1148/SWD-I</t>
+  </si>
+  <si>
+    <t>AMRT INDUSTRIES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2098,121 +2092,121 @@
         <v>91.5</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O22" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="N22" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P22" s="4">
-        <v>13</v>
+        <v>10.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="11"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="14"/>
       <c r="I23" s="14"/>
       <c r="J23" s="14"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
       <c r="O23" s="8">
-        <v>1410.75</v>
+        <v>1407.97</v>
       </c>
       <c r="P23" s="8">
         <v>0</v>
       </c>
       <c r="Q23" s="8">
         <v>0</v>
       </c>
       <c r="R23" s="8"/>
       <c r="S23" s="8"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A23:N23"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>