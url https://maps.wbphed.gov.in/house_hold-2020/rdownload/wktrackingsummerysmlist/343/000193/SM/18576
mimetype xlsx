--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -417,50 +417,140 @@
     <t>ORD/001097/2024-2025</t>
   </si>
   <si>
     <t>5146/SWD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Supplying, Fabrication, Erection and Commissioning of Pressure Type Iron Elimination Plant (7.00 Cum capacity) at Joka including other allied works for Rasapunja Piped Water Supply Scheme to accommodate FHTC in Thakurpukur Mahestala Block under South 24 Pgs W/S Divn-I, P.H.E. Dte. (SM/18576)</t>
   </si>
   <si>
     <t>ORD/000812/2023-2024</t>
   </si>
   <si>
     <t>1148/SWD-I</t>
   </si>
   <si>
     <t>AMRT INDUSTRIES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Blower room (Size 3.60mX3.00m) at Joka including other allied works for Rasapunja Piped Water Supply Scheme to accommodate FHTC in Thakurpukur Maheshtala Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/SWD-I</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>ENVIROEXCELSIOR SOLUTIONS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Trenchless Laying of 100/150/200/300/350 mm dia MS Pipeline with allied works for Raspunja Water Supply Scheme to accommodate FHTC in Thakurpukur-Maheshtala Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2024-2025</t>
+  </si>
+  <si>
+    <t>4226/SWD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Repair Restoration of WBSRDA Road from Rasapunja to Nahazaria Muslim Para in connection to Damage caused due to laying of pipe line of 200mm/75mm/63mm dia under Rasapunja PWSS to accommodate FHTC in Thakurpukur - Maheshtala Block under South 24-Pgns, Water Supply Division-I, P.H.e. Dte. for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000554/2024-2025</t>
+  </si>
+  <si>
+    <t>4227/SWD-I</t>
+  </si>
+  <si>
+    <t>Repairing works of existing RCC Elevated Reservoir of capacity 700 cum and staging height 20 mtr. with allied works under RASAPUNJA PIPED WATER SUPPLY SCHEME of THAKURPUKUR MAHESHTALA Block within South 24 Pgns W/S Sub Divn-I of South 24 Pgns. W/S Divn-I, PHE Dte. Dist- South 24 Pgns. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000540/2024-2025</t>
+  </si>
+  <si>
+    <t>4097/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Blower room (Size 3.60 m X 3.00 m) at SHIBRAMPUR including other allied works for RASAPUNJA Piped Water Supply Scheme to accommodate FHTC IN THAKURPUKUR-MAHESHTALA Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>3886/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of approach road of Head Work Site at Paschim Barisha mouza under Rasapunja PWSS to accommodate FHTC in Thakurpukur Maheshtala block under South 24 Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgns. District. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000019/2025-2026</t>
+  </si>
+  <si>
+    <t>971/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,51 +939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1069,54 +1159,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1301,54 +1391,54 @@
       <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>109</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>94.28</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>86.5</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1419,54 +1509,54 @@
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>15.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1480,54 +1570,54 @@
       <c r="I11" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>15.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>14.58</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>91.76</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1602,54 +1692,54 @@
       <c r="I13" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P13" s="4">
         <v>7.3</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>7.27</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1952,54 +2042,54 @@
       <c r="I19" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="N19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="P19" s="4">
         <v>30.15</v>
       </c>
       <c r="Q19" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R19" s="4">
-        <v>0</v>
+        <v>34.84</v>
       </c>
       <c r="S19" s="4">
         <v>30</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
@@ -2013,54 +2103,54 @@
       <c r="I20" s="13" t="s">
         <v>119</v>
       </c>
       <c r="J20" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>120</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>122</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>123</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>124</v>
       </c>
       <c r="P20" s="4">
         <v>744.93</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>231.09</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>31.02</v>
       </c>
       <c r="S20" s="4">
         <v>45</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
@@ -2145,87 +2235,453 @@
       </c>
       <c r="N22" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>134</v>
       </c>
       <c r="P22" s="4">
         <v>10.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
-      <c r="A23" s="7" t="s">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="B23" s="7"/>
-[...22 lines deleted...]
-      <c r="S23" s="8"/>
+      <c r="I23" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="P23" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P24" s="4">
+        <v>36.61</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="3">
+        <v>23</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J25" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>147</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="M25" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="N25" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="O25" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P25" s="4">
+        <v>14.93</v>
+      </c>
+      <c r="Q25" s="4">
+        <v>10.98</v>
+      </c>
+      <c r="R25" s="4">
+        <v>73.57</v>
+      </c>
+      <c r="S25" s="4">
+        <v>100</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="3">
+        <v>24</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I26" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J26" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="P26" s="4">
+        <v>9.22</v>
+      </c>
+      <c r="Q26" s="4">
+        <v>0</v>
+      </c>
+      <c r="R26" s="4">
+        <v>0</v>
+      </c>
+      <c r="S26" s="4">
+        <v>100</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="3">
+        <v>25</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="I27" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J27" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M27" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="N27" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="O27" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P27" s="4">
+        <v>3.69</v>
+      </c>
+      <c r="Q27" s="4">
+        <v>0</v>
+      </c>
+      <c r="R27" s="4">
+        <v>0</v>
+      </c>
+      <c r="S27" s="4">
+        <v>100</v>
+      </c>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
+      <c r="V27" s="1"/>
+      <c r="W27" s="1"/>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="3">
+        <v>26</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="I28" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J28" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M28" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="N28" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="O28" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P28" s="4">
+        <v>9.23</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>0</v>
+      </c>
+      <c r="R28" s="4">
+        <v>0</v>
+      </c>
+      <c r="S28" s="4">
+        <v>100</v>
+      </c>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="7" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="8"/>
+      <c r="N29" s="8"/>
+      <c r="O29" s="8">
+        <v>1485.26</v>
+      </c>
+      <c r="P29" s="8">
+        <v>387.18</v>
+      </c>
+      <c r="Q29" s="8">
+        <v>26.07</v>
+      </c>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="1"/>
+      <c r="U29" s="1"/>
+      <c r="V29" s="1"/>
+      <c r="W29" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A23:N23"/>
+    <mergeCell ref="A29:N29"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>