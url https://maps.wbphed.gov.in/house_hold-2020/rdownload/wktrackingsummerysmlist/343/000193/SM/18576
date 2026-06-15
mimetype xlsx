--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -507,50 +507,68 @@
     <t>ORD/000441/2024-2025</t>
   </si>
   <si>
     <t>3886/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>Construction of approach road of Head Work Site at Paschim Barisha mouza under Rasapunja PWSS to accommodate FHTC in Thakurpukur Maheshtala block under South 24 Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgns. District. (SM/18576)</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>971/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation, and commissioning of submersible pumping machinery along with the allied accessories at the newly sunk tube well near Rasapunja Hospital under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Thakurpukur Maheshtala)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2025-2026</t>
+  </si>
+  <si>
+    <t>1775/SMD</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -939,51 +957,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W29"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -2601,87 +2619,148 @@
       </c>
       <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P28" s="4">
         <v>9.23</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
         <v>100</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
-      <c r="A29" s="7" t="s">
+      <c r="A29" s="3">
+        <v>27</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B29" s="7"/>
-[...22 lines deleted...]
-      <c r="S29" s="8"/>
+      <c r="I29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J29" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K29" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="L29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="N29" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="P29" s="4">
+        <v>13</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>0</v>
+      </c>
+      <c r="R29" s="4">
+        <v>0</v>
+      </c>
+      <c r="S29" s="4">
+        <v>20</v>
+      </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8">
+        <v>1498.26</v>
+      </c>
+      <c r="P30" s="8">
+        <v>387.18</v>
+      </c>
+      <c r="Q30" s="8">
+        <v>25.84</v>
+      </c>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A29:N29"/>
+    <mergeCell ref="A30:N30"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>