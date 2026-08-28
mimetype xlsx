--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,498 +77,498 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based RASAPUNJA piped water supply scheme to accommodate FHTC in THAKURPUKUR MAHESTALA block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affecte</t>
+  </si>
+  <si>
+    <t>SM/18576</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Rashapunja Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000965/2022-2023</t>
+  </si>
+  <si>
+    <t>1168/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and construction of PUMP HOUSE (4.80 Mtr. X 3.66 Mtr.) for Stand alone scheme at Shibrampur under ground water based RASAPUNJA PIPE WATER SUPPLY SCHEME to accomodate FHTC in Thakurpukur-Maheshtala Block under South 24 Pgns W/S Division-I, PHE Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (TSM/018477)</t>
+  </si>
+  <si>
+    <t>AE SWSD-I</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000353/2023-2024</t>
+  </si>
+  <si>
+    <t>1739/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>JOY GURU TRADING</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and construction of PUMP HOUSE (4.80 Mtr. X 3.66 Mtr.) for Stand alone scheme at Joka under ground water based RASAPUNJA PIPE WATER SUPPLY SCHEME to accomodate FHTC in Thakurpukur-Maheshtala Block under South 24 Pgns W/S Division-I, PHE Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (TSM/018477)</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>1818/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>BAIDYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based RASAPUNJA piped water supply scheme to accommodate FHTC in THAKURPUKUR MAHESTALA block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affecte</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Rasapunja water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Thakurpukur Maheshtala]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000593/2023-2024</t>
   </si>
   <si>
     <t>2624/SMD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) for RASAPUNJA PIPE WATER SUPPLY SCHEME in BISHNUPUR-I &amp; Thakurpukur-Mahestala Block for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 5908) [TSM/018477].</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000417/2023-2024</t>
+  </si>
+  <si>
+    <t>1963/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>J D J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000177/2023-2024</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000313/2023-2024</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>Supplying, Fabrication, Erection and Commissioning of Pressure Type Iron Elimination Plant (10.00 Cum capacity) at Sibrampur including other allied works for Rasapunja Piped Water Supply Scheme in Thakurpukur Mahestala Block under South 24 Pgs W/S Divn-I, P.H.E. Dte. (SM/18576)</t>
   </si>
   <si>
     <t>ORD/000864/2024-2025</t>
   </si>
   <si>
     <t>4922/SWD-I</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>RAMASISH ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of balance pipeline and road restoration for Raspunja PWSS to accommodate FHTC in Thakurpukur - Maheshtala Block under South 24 Parganas W/S Division-I , PHE Dte. for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/ 18576)</t>
   </si>
   <si>
-    <t>AE SWSD-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000279/2024-2025</t>
   </si>
   <si>
     <t>3003/SWD-I</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>J.D.J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Boundary wall for proposed pump house site under for Joka and Shibrampur including allied works for Rasapunja Piped Water Supply Schme under Thakurpukur Maheshtala Block, South 24 Pgs W/S Divn-I, P.H.E. Dte. (TSM/018477)</t>
   </si>
   <si>
     <t>ORD/000793/2023-2024</t>
   </si>
   <si>
     <t>1141/SWD-I</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>06/04/2024</t>
   </si>
   <si>
     <t>MODERN CONSTRUCTION (DONGARIA)</t>
   </si>
   <si>
+    <t>Design, Supply, installation, trial run, commissioning of necessary pumping assembly including laying of Interconnection of rising main with header line and necessary Civil Works inclusive of 01(One) Year operation and maintenance and DLP for all components during maintenance period in connection to "Pipe Water Supply Scheme for Raspunja PWSS. (SM/18576) [Time of completion for construction and installation 45 days and 12 Months for subsequent O &amp; M]</t>
+  </si>
+  <si>
+    <t>ORD/001097/2024-2025</t>
+  </si>
+  <si>
+    <t>5146/SWD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for the stand alone site at JOKA under RASAPUNJA PWSS of Thakurpukur-Maheshtala Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018477]</t>
   </si>
   <si>
     <t>ORD/000725/2023-2024</t>
   </si>
   <si>
     <t>391/SWD-I</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
+    <t>Supplying, Fabrication, Erection and Commissioning of Pressure Type Iron Elimination Plant (7.00 Cum capacity) at Joka including other allied works for Rasapunja Piped Water Supply Scheme to accommodate FHTC in Thakurpukur Mahestala Block under South 24 Pgs W/S Divn-I, P.H.E. Dte. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000812/2023-2024</t>
+  </si>
+  <si>
+    <t>1148/SWD-I</t>
+  </si>
+  <si>
+    <t>AMRT INDUSTRIES PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of Blower room (Size 3.60mX3.00m) at Joka including other allied works for Rasapunja Piped Water Supply Scheme to accommodate FHTC in Thakurpukur Maheshtala Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000841/2023-2024</t>
+  </si>
+  <si>
+    <t>1193/SWD-I</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>ENVIROEXCELSIOR SOLUTIONS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Land development for construction of Pump house and other civil structures for Ground water based RASAPUNJA Piped Water Supply Scheme to accommodate FHTS in Thakurpukur Maheshtala block under South 24 Parganas W/S Divn-I, P.H.E Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Pgns. District. (SM/18576) [2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000796/2023-2024</t>
+  </si>
+  <si>
+    <t>1144/SWD-I</t>
+  </si>
+  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for the stand alone site at SHIBRAMPUR under RASAPUNJA PWSS of Thakurpukur-Maheshtala Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/18576]</t>
   </si>
   <si>
     <t>ORD/000282/2024-2025</t>
   </si>
   <si>
     <t>3038/SWD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>K.P CONSTRUCTION</t>
   </si>
   <si>
     <t>Temporary road repairing at Thakurpukur Bakhrahat Road under Rasapunja W/S Scheme under South 24 Parganas Water Supply Division-I, PHE Dte. [SM/18576]</t>
   </si>
   <si>
     <t>ORD/000713/2024-2025</t>
   </si>
   <si>
     <t>4543/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
-    <t>Land development for construction of Pump house and other civil structures for Ground water based RASAPUNJA Piped Water Supply Scheme to accommodate FHTS in Thakurpukur Maheshtala block under South 24 Parganas W/S Divn-I, P.H.E Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Pgns. District. (SM/18576) [2nd call]</t>
-[...5 lines deleted...]
-    <t>1144/SWD-I</t>
+    <t>Trenchless Laying of 100/150/200/300/350 mm dia MS Pipeline with allied works for Raspunja Water Supply Scheme to accommodate FHTC in Thakurpukur-Maheshtala Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000553/2024-2025</t>
+  </si>
+  <si>
+    <t>4226/SWD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>Repair Restoration of WBSRDA Road from Rasapunja to Nahazaria Muslim Para in connection to Damage caused due to laying of pipe line of 200mm/75mm/63mm dia under Rasapunja PWSS to accommodate FHTC in Thakurpukur - Maheshtala Block under South 24-Pgns, Water Supply Division-I, P.H.e. Dte. for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000554/2024-2025</t>
+  </si>
+  <si>
+    <t>4227/SWD-I</t>
+  </si>
+  <si>
+    <t>Repairing works of existing RCC Elevated Reservoir of capacity 700 cum and staging height 20 mtr. with allied works under RASAPUNJA PIPED WATER SUPPLY SCHEME of THAKURPUKUR MAHESHTALA Block within South 24 Pgns W/S Sub Divn-I of South 24 Pgns. W/S Divn-I, PHE Dte. Dist- South 24 Pgns. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000540/2024-2025</t>
+  </si>
+  <si>
+    <t>4097/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>03/05/2025</t>
+  </si>
+  <si>
+    <t>ANKITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Blower room (Size 3.60 m X 3.00 m) at SHIBRAMPUR including other allied works for RASAPUNJA Piped Water Supply Scheme to accommodate FHTC IN THAKURPUKUR-MAHESHTALA Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas. (SM/18576)</t>
+  </si>
+  <si>
+    <t>ORD/000441/2024-2025</t>
+  </si>
+  <si>
+    <t>3886/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at PH-2 Under Augmentation of Rasapunja PWSS (Shibarampur Road-Sarkarpool) Bill No- 14/24830/24/4/1 Bill Date- 14-11-2024 MR No- 14/24830/24 Unique ID- 14248302441 Bill ID- M141124</t>
+  </si>
+  <si>
+    <t>BILL/02240/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-494</t>
+  </si>
+  <si>
+    <t>17/12/2024</t>
+  </si>
+  <si>
+    <t>CESC LTD</t>
   </si>
   <si>
     <t>Restoration charges of damage road due to phed pipe laying between Ch.7.40 km of Thakurpukur Bibirhat Bakhrahat Raipur Road under South 24 pgs. Division, PWD during 2023-24, 50% of estimate cost i.e.1,04,88,089/- in advance as per minutes of the meeting with HMIC, PHED on 12.09.2022</t>
   </si>
   <si>
     <t>BILL/02110/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-799</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
-    <t>Payment of quotation for new service connection at PH-2 Under Augmentation of Rasapunja PWSS (Shibarampur Road-Sarkarpool) Bill No- 14/24830/24/4/1 Bill Date- 14-11-2024 MR No- 14/24830/24 Unique ID- 14248302441 Bill ID- M141124</t>
-[...13 lines deleted...]
-  <si>
     <t>Restoration of road for laying of water pipeline by PHE Dte, in Ch- 5.00 Km to Ch - 12.00 km of Thakurpukur Bakrahat Raipur Road Under South 24 Parganas Division P.W.D in the Dist of South 24 Pgs During the year 2024-25</t>
   </si>
   <si>
     <t>BILL/00263/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-192</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04932/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-540</t>
   </si>
   <si>
     <t>27/02/2024</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and construction of PUMP HOUSE (4.80 Mtr. X 3.66 Mtr.) for Stand alone scheme at Shibrampur under ground water based RASAPUNJA PIPE WATER SUPPLY SCHEME to accomodate FHTC in Thakurpukur-Maheshtala Block under South 24 Pgns W/S Division-I, PHE Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (TSM/018477)</t>
-[...158 lines deleted...]
-    <t>31/03/2025</t>
+    <t>Supply, installation, and commissioning of submersible pumping machinery along with the allied accessories at the newly sunk tube well near Rasapunja Hospital under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Thakurpukur Maheshtala)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2025-2026</t>
+  </si>
+  <si>
+    <t>1775/SMD</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
     <t>Construction of approach road of Head Work Site at Paschim Barisha mouza under Rasapunja PWSS to accommodate FHTC in Thakurpukur Maheshtala block under South 24 Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgns. District. (SM/18576)</t>
   </si>
   <si>
     <t>ORD/000019/2025-2026</t>
   </si>
   <si>
     <t>971/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>KARUNAMOY ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1095,1628 +1095,1628 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>25.93</v>
+        <v>3.11</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.05</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.1</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.11</v>
+        <v>38.27</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.05</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.1</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>36.39</v>
+        <v>30.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>34.84</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>3117</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>48.53</v>
+        <v>25.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>10.67</v>
+        <v>744.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>231.09</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>31.02</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>109</v>
+        <v>36.39</v>
       </c>
       <c r="Q8" s="4">
-        <v>94.28</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>86.5</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>3117</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>17.38</v>
+        <v>48.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>15.89</v>
+        <v>10.67</v>
       </c>
       <c r="Q10" s="4">
-        <v>15.43</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>97.13</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>15.89</v>
+        <v>109</v>
       </c>
       <c r="Q11" s="4">
-        <v>14.58</v>
+        <v>94.28</v>
       </c>
       <c r="R11" s="4">
-        <v>91.76</v>
+        <v>86.5</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>11.64</v>
+        <v>17.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
-        <v>7.3</v>
+        <v>91.5</v>
       </c>
       <c r="Q13" s="4">
-        <v>7.27</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>99.49</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>92</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>52.44</v>
+        <v>15.89</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.13</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>37</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>2.46</v>
+        <v>10.22</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>102</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.62</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>108</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="P17" s="4">
-        <v>2.75</v>
+        <v>7.3</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>7.27</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="P18" s="4">
-        <v>38.27</v>
+        <v>15.89</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>14.58</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>91.76</v>
       </c>
       <c r="S18" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="P19" s="4">
-        <v>30.15</v>
+        <v>11.64</v>
       </c>
       <c r="Q19" s="4">
-        <v>10.5</v>
+        <v>0</v>
       </c>
       <c r="R19" s="4">
-        <v>34.84</v>
+        <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="I20" s="13" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="J20" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="M20" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="O20" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="N20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P20" s="4">
-        <v>744.93</v>
+        <v>36.61</v>
       </c>
       <c r="Q20" s="4">
-        <v>231.09</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>31.02</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="J21" s="13"/>
+        <v>128</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K21" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>130</v>
+      </c>
+      <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="L21" s="4" t="s">
+      <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
-      <c r="M21" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O21" s="4" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="P21" s="4">
-        <v>91.5</v>
+        <v>14.93</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10.98</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>73.57</v>
       </c>
       <c r="S21" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="3">
         <v>20</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="3"/>
       <c r="D22" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="13" t="s">
         <v>131</v>
       </c>
       <c r="I22" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="J22" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>132</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>133</v>
       </c>
       <c r="M22" s="4" t="s">
-        <v>64</v>
+        <v>134</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="O22" s="4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="P22" s="4">
-        <v>10.22</v>
+        <v>9.22</v>
       </c>
       <c r="Q22" s="4">
         <v>0</v>
       </c>
       <c r="R22" s="4">
         <v>0</v>
       </c>
       <c r="S22" s="4">
         <v>100</v>
       </c>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" s="3">
         <v>21</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I23" s="13" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="J23" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="O23" s="4" t="s">
-        <v>140</v>
+        <v>85</v>
       </c>
       <c r="P23" s="4">
-        <v>3.62</v>
+        <v>3.69</v>
       </c>
       <c r="Q23" s="4">
         <v>0</v>
       </c>
       <c r="R23" s="4">
         <v>0</v>
       </c>
       <c r="S23" s="4">
         <v>100</v>
       </c>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1"/>
       <c r="W23" s="1"/>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" s="3">
         <v>22</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="13" t="s">
-        <v>141</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
       <c r="K24" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>145</v>
       </c>
       <c r="O24" s="4" t="s">
-        <v>84</v>
+        <v>146</v>
       </c>
       <c r="P24" s="4">
-        <v>36.61</v>
+        <v>2.46</v>
       </c>
       <c r="Q24" s="4">
         <v>0</v>
       </c>
       <c r="R24" s="4">
         <v>0</v>
       </c>
       <c r="S24" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1"/>
       <c r="W24" s="1"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" s="3">
         <v>23</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="13" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
       <c r="K25" s="4" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="O25" s="4" t="s">
-        <v>84</v>
+        <v>151</v>
       </c>
       <c r="P25" s="4">
-        <v>14.93</v>
+        <v>52.44</v>
       </c>
       <c r="Q25" s="4">
-        <v>10.98</v>
+        <v>0</v>
       </c>
       <c r="R25" s="4">
-        <v>73.57</v>
+        <v>0</v>
       </c>
       <c r="S25" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1"/>
       <c r="W25" s="1"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" s="3">
         <v>24</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C26" s="3"/>
       <c r="D26" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="13" t="s">
-        <v>149</v>
-[...6 lines deleted...]
-      </c>
+        <v>152</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
       <c r="K26" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="L26" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="O26" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="M26" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P26" s="4">
-        <v>9.22</v>
+        <v>133.51</v>
       </c>
       <c r="Q26" s="4">
         <v>0</v>
       </c>
       <c r="R26" s="4">
         <v>0</v>
       </c>
       <c r="S26" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1"/>
       <c r="W26" s="1"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" s="3">
         <v>25</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="13" t="s">
-        <v>155</v>
-[...6 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="13"/>
       <c r="K27" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L27" s="4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>159</v>
       </c>
       <c r="O27" s="4" t="s">
-        <v>66</v>
+        <v>146</v>
       </c>
       <c r="P27" s="4">
-        <v>3.69</v>
+        <v>2.75</v>
       </c>
       <c r="Q27" s="4">
         <v>0</v>
       </c>
       <c r="R27" s="4">
         <v>0</v>
       </c>
       <c r="S27" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1"/>
       <c r="W27" s="1"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" s="3">
         <v>26</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="3"/>
       <c r="D28" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="13" t="s">
         <v>160</v>
       </c>
       <c r="I28" s="13" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="J28" s="13" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="K28" s="4" t="s">
         <v>161</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>162</v>
       </c>
       <c r="M28" s="4" t="s">
         <v>163</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>164</v>
       </c>
       <c r="O28" s="4" t="s">
-        <v>66</v>
+        <v>165</v>
       </c>
       <c r="P28" s="4">
-        <v>9.23</v>
+        <v>13</v>
       </c>
       <c r="Q28" s="4">
         <v>0</v>
       </c>
       <c r="R28" s="4">
         <v>0</v>
       </c>
       <c r="S28" s="4">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" s="3">
         <v>27</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I29" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J29" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K29" s="4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O29" s="4" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="P29" s="4">
-        <v>13</v>
+        <v>9.23</v>
       </c>
       <c r="Q29" s="4">
         <v>0</v>
       </c>
       <c r="R29" s="4">
         <v>0</v>
       </c>
       <c r="S29" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1"/>
       <c r="W29" s="1"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" s="7" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="11"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
       <c r="O30" s="8">
         <v>1498.26</v>