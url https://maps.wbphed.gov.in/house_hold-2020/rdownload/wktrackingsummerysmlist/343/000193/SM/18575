--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,273 +77,273 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>BHAGABANPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/18575</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for BHAGABANPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 3047) (TSM/017739)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000384/2023-2024</t>
+  </si>
+  <si>
+    <t>1820/SWD-I</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>BHAGABANPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Bhagabanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000601/2023-2024</t>
   </si>
   <si>
     <t>2640/SMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>08/11/2023</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
+    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BHAGABANPUR PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017739]</t>
+  </si>
+  <si>
+    <t>ORD/000370/2023-2024</t>
+  </si>
+  <si>
+    <t>1779/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>26/08/2023</t>
+  </si>
+  <si>
+    <t>DEBASHIS DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000004/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01991/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-238</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Pathway, Drain, development of land &amp; others allied works at headwork site of BHAGABANPUR PWSS within Sonarpur Block "BHAGABANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/18575)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000817/2023-2024</t>
+  </si>
+  <si>
+    <t>1310/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>24/04/2025</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of BHAGABANPUR PWSS within Sonarpur Block "BHAGABANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/18575)</t>
+  </si>
+  <si>
+    <t>ORD/000231/2024-2025</t>
+  </si>
+  <si>
+    <t>2651/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>MOTIONMASS TECHNO OPC PVT LTD</t>
+  </si>
+  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bhagabanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002348/2023-2024</t>
   </si>
   <si>
     <t>326/SMSD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Bhagabanpur scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/18575)</t>
   </si>
   <si>
     <t>ORD/000386/2024-2025</t>
   </si>
   <si>
     <t>1012/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Bhagabanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/18575)</t>
   </si>
   <si>
     <t>ORD/000322/2024-2025</t>
   </si>
   <si>
     <t>948/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BHAGABANPUR PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017739]</t>
-[...20 lines deleted...]
-    <t>DEBASHIS DAS</t>
+    <t>Construction of Platform for providing FHTC for Ground water based BHAGABANPUR piped water supply scheme to accommadate FHTC in Sonarpur block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18575)</t>
+  </si>
+  <si>
+    <t>ORD/000331/2024-2025</t>
+  </si>
+  <si>
+    <t>3269/SWD-I</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>KALIPADA JANA</t>
   </si>
   <si>
     <t>RTOR000318/2023-2024</t>
   </si>
   <si>
     <t>248/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...73 lines deleted...]
-    <t>KALIPADA JANA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -892,746 +892,746 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.93</v>
+        <v>628.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>414.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>66.05</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>21.59</v>
+        <v>25.93</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>9.53</v>
+        <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.18</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>0.92</v>
+        <v>21.59</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>9.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.58</v>
+        <v>37.21</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.31</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>8.89</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>31.76</v>
+        <v>12.17</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>18.77</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>628.07</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>37.21</v>
+        <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="P13" s="4">
-        <v>12.17</v>
+        <v>56.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="P14" s="4">
-        <v>56.68</v>
+        <v>18.77</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>844.14</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>448.09</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>53.08</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>