--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -137,177 +137,120 @@
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of KANNYANAGAR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/018432]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000415/2023-2024</t>
   </si>
   <si>
     <t>1959/SWD-I</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
     <t>T. K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
-[...16 lines deleted...]
-  <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Kannyanagar Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000962/2022-2023</t>
   </si>
   <si>
     <t>1166/SWD-I</t>
   </si>
   <si>
     <t>29/08/2022</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second &amp; Third Tubewell site for KANNYANAGAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018432]</t>
+    <t>Construction of boundary wall, approach road, laying of rising main and other allied works for KANYANAGAR PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/12234]</t>
   </si>
   <si>
     <t>JE4</t>
   </si>
   <si>
-    <t>ORD/000358/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>2670/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
     <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of KANNYANAGAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4562) [TSM/018432].</t>
   </si>
   <si>
     <t>ORD/000427/2023-2024</t>
   </si>
   <si>
     <t>1987/SWD-I</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>DEBAPRASAD MONDAL</t>
-  </si>
-[...19 lines deleted...]
-    <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Land development at 3rd Tubewell site and approach road of Kannyanagar PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgs. W/S Divn.-I, P.H.E. Dte., for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/18574)</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>908/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KANNYANAGAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018432]</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>1802/SWD-I</t>
   </si>
@@ -729,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -987,606 +930,423 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13" t="s">
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>572.68</v>
+        <v>2.92</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>2.92</v>
+        <v>49.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>49.9</v>
+        <v>96.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>31.8</v>
+        <v>527.21</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>96.96</v>
+        <v>4.71</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>527.21</v>
+        <v>15.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>750.26</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>