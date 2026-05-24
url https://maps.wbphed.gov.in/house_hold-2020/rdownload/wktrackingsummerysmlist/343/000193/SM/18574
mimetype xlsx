--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,68 @@
     <t>908/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KANNYANAGAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018432]</t>
   </si>
   <si>
     <t>ORD/000376/2023-2024</t>
   </si>
   <si>
     <t>1802/SWD-I</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for KANYANAGAR Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18574)</t>
+  </si>
+  <si>
+    <t>ORD/000686/2024-2025</t>
+  </si>
+  <si>
+    <t>4481/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -951,54 +969,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1266,87 +1284,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>15.85</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>31.72</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>98</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>781.97</v>
+      </c>
+      <c r="P12" s="8">
+        <v>2.92</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0.37</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>