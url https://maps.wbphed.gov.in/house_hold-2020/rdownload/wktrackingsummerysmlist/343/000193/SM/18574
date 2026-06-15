--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,113 @@
     <t>14/08/2023</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for KANYANAGAR Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18574)</t>
   </si>
   <si>
     <t>ORD/000686/2024-2025</t>
   </si>
   <si>
     <t>4481/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Kanyanagar PWSS PH No- 1 under Bishnupur-I Block. Application No- 1008452218 Reference ID- 107000243</t>
+  </si>
+  <si>
+    <t>BILL/00106/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Pyment of Quotation for new service connection at Kanyanagar PWSS PH No- 3 under Bishnupur-I Block. Application No- 1008493955 Reference ID- 107014413</t>
+  </si>
+  <si>
+    <t>BILL/00105/2025-2026</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Kanyanagar PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008439469 Reference ID- 106984473 Memo No- 1008439469/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00362/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 2 nos. (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for 2nd and 3rd tubewell sites of KANNYANAGAR PIPE WATER SUPPLY SCHEME to accommodate FHTC in Bishnupur-I Block under South 24 Pgns. W/S Division-I for Augmentation of Surface Water Based Water Supply Scheme in Arsenic affected areas of South 24-Pgs. Dist. [SM/18574]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>983/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +753,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1345,87 +1408,380 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>31.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17.43</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>12.19</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>4.75</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P15" s="4">
+        <v>572.68</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P16" s="4">
+        <v>11.5</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>98</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1400.53</v>
+      </c>
+      <c r="P17" s="8">
+        <v>2.92</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0.21</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>