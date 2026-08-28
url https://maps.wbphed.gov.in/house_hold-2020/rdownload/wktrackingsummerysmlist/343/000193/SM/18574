--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -77,294 +77,294 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based KANYANAGAR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affecte</t>
+  </si>
+  <si>
+    <t>SM/18574</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Kannyanagar Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000962/2022-2023</t>
+  </si>
+  <si>
+    <t>1166/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of KANNYANAGAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4562) [TSM/018432].</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000427/2023-2024</t>
+  </si>
+  <si>
+    <t>1987/SWD-I</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>DEBAPRASAD MONDAL</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based KANYANAGAR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affecte</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Kanyanagar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000594/2023-2024</t>
   </si>
   <si>
     <t>2692/SMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of KANNYANAGAR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/018432]</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000415/2023-2024</t>
   </si>
   <si>
     <t>1959/SWD-I</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>23/10/2023</t>
   </si>
   <si>
     <t>T. K. ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Kannyanagar Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KANNYANAGAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018432]</t>
+  </si>
+  <si>
+    <t>ORD/000376/2023-2024</t>
+  </si>
+  <si>
+    <t>1802/SWD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000098/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, laying of rising main and other allied works for KANYANAGAR PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/12234]</t>
   </si>
   <si>
-    <t>JE4</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000250/2024-2025</t>
   </si>
   <si>
     <t>2670/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of KANNYANAGAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4562) [TSM/018432].</t>
-[...14 lines deleted...]
-    <t>DEBAPRASAD MONDAL</t>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for KANYANAGAR Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/18574)</t>
+  </si>
+  <si>
+    <t>ORD/000686/2024-2025</t>
+  </si>
+  <si>
+    <t>4481/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>31/01/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Land development at 3rd Tubewell site and approach road of Kannyanagar PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgs. W/S Divn.-I, P.H.E. Dte., for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/18574)</t>
   </si>
   <si>
     <t>ORD/000005/2025-2026</t>
   </si>
   <si>
     <t>908/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KANNYANAGAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018432]</t>
-[...32 lines deleted...]
-    <t>MONDAL TUBEWELL</t>
+    <t>Construction of 2 nos. (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for 2nd and 3rd tubewell sites of KANNYANAGAR PIPE WATER SUPPLY SCHEME to accommodate FHTC in Bishnupur-I Block under South 24 Pgns. W/S Division-I for Augmentation of Surface Water Based Water Supply Scheme in Arsenic affected areas of South 24-Pgs. Dist. [SM/18574]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000032/2025-2026</t>
+  </si>
+  <si>
+    <t>983/SWD-I</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Kanyanagar PWSS PH No- 1 under Bishnupur-I Block. Application No- 1008452218 Reference ID- 107000243</t>
   </si>
   <si>
     <t>BILL/00106/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Pyment of Quotation for new service connection at Kanyanagar PWSS PH No- 3 under Bishnupur-I Block. Application No- 1008493955 Reference ID- 107014413</t>
   </si>
   <si>
     <t>BILL/00105/2025-2026</t>
   </si>
   <si>
     <t>Payment of Quotation for new service connection at Kanyanagar PWSS PH No- 2 under Bishnupur-I Block. Application No- 1008439469 Reference ID- 106984473 Memo No- 1008439469/Quot/03</t>
   </si>
   <si>
     <t>BILL/00362/2025-2026</t>
-  </si>
-[...37 lines deleted...]
-    <t>GLOBAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,853 +891,853 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>34.41</v>
+        <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.92</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>18.3</v>
+        <v>527.21</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.92</v>
+        <v>34.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.92</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>49.9</v>
+        <v>18.3</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>96.96</v>
+        <v>572.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>527.21</v>
+        <v>15.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>4.71</v>
+        <v>49.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>15.85</v>
+        <v>96.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>31.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>17.43</v>
+        <v>4.71</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>12.19</v>
+        <v>11.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4">
         <v>42152</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>4.75</v>
+        <v>17.43</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>100</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>38</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
-        <v>572.68</v>
+        <v>12.19</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="I16" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="J16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>11.5</v>
+        <v>4.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>1400.53</v>