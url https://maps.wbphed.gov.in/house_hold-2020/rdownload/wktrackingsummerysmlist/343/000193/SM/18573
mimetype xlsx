--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,243 +77,240 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based AKNA MIRZAPUR (ZONE-29) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas di</t>
+  </si>
+  <si>
+    <t>SM/18573</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 ,3 &amp; 4 for Augmentation of Akna Mirzapur ( Zone-29) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000751/2023-2024</t>
+  </si>
+  <si>
+    <t>2693/SMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>15/11/2023</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based AKNA MIRZAPUR (ZONE-29) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas di</t>
-[...8 lines deleted...]
-    <t>Sinking of 04 (Four) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for AKNA MIRZAPUR PWSS at Zone-29 of Baruipur block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018363]</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based AKNA MIRJAPUR Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000919/2022-2023</t>
+  </si>
+  <si>
+    <t>1170/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000142/2023-2024</t>
+  </si>
+  <si>
+    <t>295/SWD-I</t>
+  </si>
+  <si>
+    <t>25/04/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Restoration of road after laying of pipeline, protection work for pipeline, development of land and other allied works for Ground water based AKNA MIRZAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000332/2024-2025</t>
+  </si>
+  <si>
+    <t>3270/SWD-I</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>MONDAL AND CO</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Akna Mirzapur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000220/2024-2025</t>
+  </si>
+  <si>
+    <t>941/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>13/07/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Akna Mirzapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000217/2024-2025</t>
+  </si>
+  <si>
+    <t>936/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Akna Mirzapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000218/2024-2025</t>
+  </si>
+  <si>
+    <t>937/SMSD</t>
+  </si>
+  <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04651/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-488</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Road restoration of 070- Atghora on L068 To Tagarberia(WB/02/320)</t>
+  </si>
+  <si>
+    <t>BILL/01779/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-804</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of AKNA MIRZAPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4257] [TSM/018363]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
-    <t>ORD/000386/2023-2024</t>
-[...160 lines deleted...]
-  <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000407/2023-2024</t>
   </si>
   <si>
     <t>1924/SWD-I</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>Construction of Platform for providing FHTC for Ground Water Based AKNA MIRZAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3218/SWD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,692 +840,694 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>63.59</v>
+        <v>44.46</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>44.46</v>
+        <v>3.34</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>3.34</v>
+        <v>31.31</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>31.31</v>
+        <v>50.41</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>50.41</v>
+        <v>0.58</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>0.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>3.19</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.19</v>
+        <v>3.75</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="P12" s="4">
-        <v>3.75</v>
+        <v>592.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="P13" s="4">
-        <v>592.29</v>
+        <v>79.25</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
-        <v>794.69</v>
+        <v>810.35</v>
       </c>
       <c r="P14" s="8">
         <v>0</v>
       </c>
       <c r="Q14" s="8">
         <v>0</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>