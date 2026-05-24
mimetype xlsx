--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -919,54 +919,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.34</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1391,54 @@
       <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P12" s="4">
         <v>592.29</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>336.64</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>56.84</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1486,54 +1486,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>810.35</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>339.95</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>41.95</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>