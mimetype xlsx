--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,240 +77,240 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based AKNA MIRZAPUR (ZONE-29) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas di</t>
+  </si>
+  <si>
+    <t>SM/18573</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based AKNA MIRJAPUR Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000919/2022-2023</t>
+  </si>
+  <si>
+    <t>1170/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of AKNA MIRZAPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4257] [TSM/018363]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000407/2023-2024</t>
+  </si>
+  <si>
+    <t>1924/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>27/03/2025</t>
+  </si>
+  <si>
+    <t>MONDAL AND CO</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based AKNA MIRZAPUR (ZONE-29) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas di</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 ,3 &amp; 4 for Augmentation of Akna Mirzapur ( Zone-29) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000751/2023-2024</t>
   </si>
   <si>
     <t>2693/SMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>15/11/2023</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000142/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Restoration of road after laying of pipeline, protection work for pipeline, development of land and other allied works for Ground water based AKNA MIRZAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/18573)</t>
   </si>
   <si>
     <t>ORD/000332/2024-2025</t>
   </si>
   <si>
     <t>3270/SWD-I</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
-    <t>MONDAL AND CO</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Akna Mirzapur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/18573)</t>
   </si>
   <si>
     <t>ORD/000220/2024-2025</t>
   </si>
   <si>
     <t>941/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Akna Mirzapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/18573)</t>
   </si>
   <si>
     <t>ORD/000217/2024-2025</t>
   </si>
   <si>
     <t>936/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Akna Mirzapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/18573)</t>
   </si>
   <si>
     <t>ORD/000218/2024-2025</t>
   </si>
   <si>
     <t>937/SMSD</t>
   </si>
   <si>
+    <t>Construction of Platform for providing FHTC for Ground Water Based AKNA MIRZAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/18573)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>3218/SWD-I</t>
+  </si>
+  <si>
+    <t>18/07/2024</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04651/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-488</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of 070- Atghora on L068 To Tagarberia(WB/02/320)</t>
   </si>
   <si>
     <t>BILL/01779/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-804</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...34 lines deleted...]
-    <t>16/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,672 +837,672 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>44.46</v>
+        <v>3.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.3</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.84</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.34</v>
+        <v>592.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.3</v>
+        <v>336.64</v>
       </c>
       <c r="R4" s="4">
-        <v>98.84</v>
+        <v>56.84</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.31</v>
+        <v>44.46</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>50.41</v>
+        <v>31.31</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>50.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>0.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>3.19</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>3.75</v>
+        <v>79.25</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="I12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>592.29</v>
+        <v>3.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>336.64</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>56.84</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>79.25</v>
+        <v>3.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>810.35</v>