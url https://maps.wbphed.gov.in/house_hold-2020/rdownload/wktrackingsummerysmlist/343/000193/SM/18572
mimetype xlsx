--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -104,80 +104,59 @@
   <si>
     <t>Detailed project report for GOBINDAPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District U</t>
   </si>
   <si>
     <t>SM/18572</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1719/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of GOBINDAPUR PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18572)</t>
-[...2 lines deleted...]
-    <t>AE HQ-I</t>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOBINDAPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018472] (2nd Call)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
   </si>
   <si>
     <t>JE-4</t>
   </si>
   <si>
-    <t>ORD/000930/2024-2025</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/000366/2023-2024</t>
   </si>
   <si>
     <t>1775/SWD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>RTOR000324/2023-2024</t>
   </si>
   <si>
     <t>252/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.44]</t>
@@ -215,99 +194,99 @@
   <si>
     <t>Quotation for new service (power) connection at Gobindapur PH-2 , Water supply scheme under Bhangar-I Block. Reference ID-106663974, Application No- 1007921442</t>
   </si>
   <si>
     <t>BILL/01469/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-346</t>
   </si>
   <si>
     <t>Bhangor Kulti Canal from 0.00 kmp to 2.00kmp, Permanent restoration work, damaged due tp " Pipeline Laying of 90mm to 280mm dia HDPE Pipe Line along flank by PHE DEpartment " within Alipore Highway sub-Division under South 24 Parganas Highway Division in the district of South 24 Parganas. (SM/18572)</t>
   </si>
   <si>
     <t>BILL/00642/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
-    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2856) (TSM/018472)</t>
-[...13 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gobindapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000590/2023-2024</t>
   </si>
   <si>
     <t>2648/SMD</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Gobindapur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I)</t>
   </si>
   <si>
     <t>ORD/002270/2024-2025</t>
   </si>
   <si>
     <t>62/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
+  </si>
+  <si>
+    <t>ORD/001621/2024-2025</t>
+  </si>
+  <si>
+    <t>1541/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,633 +892,572 @@
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>172.05</v>
+        <v>31.61</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="J5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="P5" s="4">
-        <v>31.61</v>
+        <v>17.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>17.59</v>
+        <v>47.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>47.79</v>
+        <v>5.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>5.42</v>
+        <v>5.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P9" s="4">
-        <v>5.37</v>
+        <v>14.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>14.93</v>
+        <v>25.68</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>476.89</v>
+        <v>0.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="P12" s="4">
-        <v>25.68</v>
+        <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A13" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>172.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>