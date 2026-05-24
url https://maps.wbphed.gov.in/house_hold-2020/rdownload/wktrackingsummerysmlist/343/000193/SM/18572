--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -895,54 +895,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>31.61</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.85</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1397,54 +1397,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>172.84</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>14.97</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>