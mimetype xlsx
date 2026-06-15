--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,101 @@
     <t>ORD/002270/2024-2025</t>
   </si>
   <si>
     <t>62/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
   </si>
   <si>
     <t>ORD/001621/2024-2025</t>
   </si>
   <si>
     <t>1541/SMSD</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
+  </si>
+  <si>
+    <t>ORD/001619/2024-2025</t>
+  </si>
+  <si>
+    <t>21/SMSD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2856) (TSM/018472)</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>1799/SWD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>MAJUMDER ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of GOBINDAPUR PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18572)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000930/2024-2025</t>
+  </si>
+  <si>
+    <t>5062/SWD-I</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1377,87 +1428,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P12" s="4">
         <v>0.9</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>476.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>278.95</v>
+      </c>
+      <c r="R14" s="4">
+        <v>58.49</v>
+      </c>
+      <c r="S14" s="4">
+        <v>30</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>172.05</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>822.68</v>
+      </c>
+      <c r="P16" s="8">
+        <v>304.82</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>37.05</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>