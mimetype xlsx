--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,255 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Detailed project report for GOBINDAPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District U</t>
   </si>
   <si>
     <t>SM/18572</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2856) (TSM/018472)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>1799/SWD-I</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>02/07/2026</t>
+  </si>
+  <si>
+    <t>MAJUMDER ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gobindapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000590/2023-2024</t>
+  </si>
+  <si>
+    <t>2648/SMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA NIRMAN</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOBINDAPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018472] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000366/2023-2024</t>
+  </si>
+  <si>
+    <t>1775/SWD-I</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000045/2023-2024</t>
   </si>
   <si>
     <t>1719/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOBINDAPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018472] (2nd Call)</t>
-[...20 lines deleted...]
-    <t>M/S SUNDARI CONSTRUCTION</t>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of GOBINDAPUR PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18572)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000930/2024-2025</t>
+  </si>
+  <si>
+    <t>5062/SWD-I</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
+  </si>
+  <si>
+    <t>ORD/001621/2024-2025</t>
+  </si>
+  <si>
+    <t>1541/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>RTOR000324/2023-2024</t>
   </si>
   <si>
     <t>252/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.44]</t>
   </si>
   <si>
     <t>BILL/00473/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service (power) connection at Gobindapur PH-1 , Water supply scheme under Bhangar-I Block. Reference ID-106663977, Application No- 1007921431</t>
   </si>
   <si>
     <t>BILL/01464/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-345</t>
   </si>
   <si>
     <t>09/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Bhangor Kulti Canal from 0.00 kmp to 2.00kmp, Permanent restoration work, damaged due tp " Pipeline Laying of 90mm to 280mm dia HDPE Pipe Line along flank by PHE DEpartment " within Alipore Highway sub-Division under South 24 Parganas Highway Division in the district of South 24 Parganas. (SM/18572)</t>
+  </si>
+  <si>
+    <t>BILL/00642/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-364</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
+  </si>
+  <si>
     <t>Quotation for new service (power) connection at Gobindapur PH-2 , Water supply scheme under Bhangar-I Block. Reference ID-106663974, Application No- 1007921442</t>
   </si>
   <si>
     <t>BILL/01469/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-346</t>
   </si>
   <si>
-    <t>Bhangor Kulti Canal from 0.00 kmp to 2.00kmp, Permanent restoration work, damaged due tp " Pipeline Laying of 90mm to 280mm dia HDPE Pipe Line along flank by PHE DEpartment " within Alipore Highway sub-Division under South 24 Parganas Highway Division in the district of South 24 Parganas. (SM/18572)</t>
-[...34 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Gobindapur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I)</t>
   </si>
   <si>
     <t>ORD/002270/2024-2025</t>
   </si>
   <si>
     <t>62/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
-[...13 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Gobindapur PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/18572)</t>
   </si>
   <si>
     <t>ORD/001619/2024-2025</t>
   </si>
   <si>
     <t>21/SMSD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
-    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2856) (TSM/018472)</t>
-[...32 lines deleted...]
-    <t>08/07/2026</t>
+    <t>Additional Quotation(WBSEDCL) for Gobindapur PH-I Water supply scheme under Bhangar-I Block. Reference ID- 860339053 Application ID- 100000140983</t>
+  </si>
+  <si>
+    <t>BILL/01296/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -864,834 +873,891 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.96</v>
+        <v>476.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>278.95</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>31.61</v>
+        <v>25.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>25.87</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>81.85</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>17.59</v>
+        <v>31.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.85</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>47.79</v>
+        <v>22.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>5.42</v>
+        <v>172.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>5.37</v>
+        <v>0.9</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="P9" s="4">
-        <v>14.93</v>
+        <v>17.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>35</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>25.68</v>
+        <v>47.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>0.59</v>
+        <v>5.42</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>14.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="P13" s="4">
-        <v>0.9</v>
+        <v>5.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="P14" s="4">
-        <v>476.89</v>
+        <v>0.59</v>
       </c>
       <c r="Q14" s="4">
-        <v>278.95</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>58.49</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>89</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="P15" s="4">
-        <v>172.05</v>
+        <v>0.9</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P16" s="4">
+        <v>2.43</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>825.11</v>
+      </c>
+      <c r="P17" s="8">
+        <v>304.82</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>36.94</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>