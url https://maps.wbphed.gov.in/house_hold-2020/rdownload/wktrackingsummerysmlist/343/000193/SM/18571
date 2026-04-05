--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -221,105 +221,105 @@
   <si>
     <t>Construction of 500 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2838) (TSM/019595)</t>
   </si>
   <si>
     <t>AE HQ-I,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000447/2023-2024</t>
   </si>
   <si>
     <t>2102/SWD-I</t>
   </si>
   <si>
     <t>30/08/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>O.K. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduit 60 mtr. in length, to be prepared from 12.5 mm thick MS Plate, by pipe jacking technique, including supplying and laying of 219 mm dia (OD) MS water main within the conduit, 90 mtr. in length to be prepared from 10 mm thick MS Plate, across and underneath the Railway Track at Bidyadharpur Railway Station in between Station Sonarpur Jn. (SPR) - Bidyadharpur (BDYP), OHE Mast No. 18/25C-18/26C and 18/27C-18/28C as per permission of Railway Authority for "Bidyadharpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. District under Jal Jeevan Mission." (SM/18571)</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/18571)"</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000232/2024-2025</t>
   </si>
   <si>
     <t>2652/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>SUJOY SADHUKHAN</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of BIDYADHARPUR PWSS within Sonarpur Block BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18571)</t>
   </si>
   <si>
     <t>ORD/001067/2024-2025</t>
   </si>
   <si>
     <t>5219/SWD-I</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BIDYADHARPUR PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/019595]</t>
+  </si>
+  <si>
+    <t>ORD/000371/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>MOULI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -928,54 +928,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>25.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.86</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>45.77</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -985,54 +985,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.89</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.53</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1046,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.92</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.62</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1221,267 +1221,271 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>627.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>361.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>57.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>63</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>71.31</v>
+        <v>10.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>10.55</v>
+        <v>34.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>34.7</v>
+        <v>31.76</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>812.34</v>
+        <v>772.79</v>
       </c>
       <c r="P13" s="8">
-        <v>377.56</v>
+        <v>0</v>
       </c>
       <c r="Q13" s="8">
-        <v>46.48</v>
+        <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>