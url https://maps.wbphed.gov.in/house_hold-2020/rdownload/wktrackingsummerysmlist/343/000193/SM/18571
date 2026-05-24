--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -928,54 +928,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>25.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.86</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.77</v>
       </c>
       <c r="S4" s="4">
         <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -985,54 +985,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>2.9</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1046,54 +1046,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1221,54 +1221,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>627.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>361.89</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>57.67</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1404,88 +1404,88 @@
       <c r="I12" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>31.76</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>15.33</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>48.26</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>772.79</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>392.89</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>50.84</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>