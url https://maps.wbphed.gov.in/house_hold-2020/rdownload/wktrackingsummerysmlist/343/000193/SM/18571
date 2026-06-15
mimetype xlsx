--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,95 @@
     <t>20/12/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BIDYADHARPUR PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/019595]</t>
   </si>
   <si>
     <t>ORD/000371/2023-2024</t>
   </si>
   <si>
     <t>1780/SWD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- II of Bidyadharpur water supply scheme (Sonarpur)</t>
+  </si>
+  <si>
+    <t>BILL/00669/2025-2026</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Jack pushing / HDD along railway land and below railway track for laying 600mm Dia MS Casing pipe and 200mm Dia MS carrier pipe through it in between KM post 18/25C-27C&amp; 18/26C-28C in between stn. SPR-BDYP for improvement of P.H.E water supply scheme under ¿JAL JEEVAN MISSION¿with in SDAH Division, ER.</t>
+  </si>
+  <si>
+    <t>BILL/00963/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-525</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>EASTERN RAILWAY SEALDAH DIVISION</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduit 60 mtr. in length, to be prepared from 12.5 mm thick MS Plate, by pipe jacking technique, including supplying and laying of 219 mm dia (OD) MS water main within the conduit, 90 mtr. in length to be prepared from 10 mm thick MS Plate, across and underneath the Railway Track at Bidyadharpur Railway Station in between Station Sonarpur Jn. (SPR) - Bidyadharpur (BDYP), OHE Mast No. 18/25C-18/26C and 18/27C-18/28C as per permission of Railway Authority for "Bidyadharpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. District under Jal Jeevan Mission." (SM/18571)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/001167/2024-2025</t>
+  </si>
+  <si>
+    <t>451/SWD-I</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,73 +753,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1418,87 +1463,260 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>31.76</v>
       </c>
       <c r="Q12" s="4">
         <v>15.33</v>
       </c>
       <c r="R12" s="4">
         <v>48.26</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P13" s="4">
+        <v>11.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.42</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="4">
+        <v>71.31</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>862.12</v>
+      </c>
+      <c r="P16" s="8">
+        <v>392.89</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>45.57</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>