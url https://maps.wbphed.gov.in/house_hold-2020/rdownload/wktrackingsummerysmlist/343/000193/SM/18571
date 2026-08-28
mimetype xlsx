--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BIDYADHARPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 parganas w/s Division-I, South 24 Parganas district for AUGMENTATION of Surface water based water supply scheme in the Arsenic Affected areas of</t>
   </si>
   <si>
     <t>SM/18571</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bidyadharpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
+  </si>
+  <si>
+    <t>ORD/000990/2022-2023</t>
+  </si>
+  <si>
+    <t>1502/SWD-I</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of 500 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2838) (TSM/019595)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000447/2023-2024</t>
+  </si>
+  <si>
+    <t>2102/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>O.K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Bidyadharpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000592/2023-2024</t>
+  </si>
+  <si>
+    <t>2616/SMD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BIDYADHARPUR PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/019595]</t>
+  </si>
+  <si>
+    <t>ORD/000371/2023-2024</t>
+  </si>
+  <si>
+    <t>1780/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>MOULI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...41 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/18571)"</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000232/2024-2025</t>
+  </si>
+  <si>
+    <t>2652/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>SUJOY SADHUKHAN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of BIDYADHARPUR PWSS within Sonarpur Block BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18571)</t>
+  </si>
+  <si>
+    <t>ORD/001067/2024-2025</t>
+  </si>
+  <si>
+    <t>5219/SWD-I</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MAA GITA ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bidyadharpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002842/2023-2024</t>
   </si>
   <si>
     <t>292/SMSD</t>
   </si>
   <si>
     <t>07/03/2024</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00005/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-15</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.18]</t>
   </si>
   <si>
     <t>BILL/00477/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
-    <t>Construction of 500 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for BIDYADHARPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2838) (TSM/019595)</t>
-[...77 lines deleted...]
-    <t>MOULI CONSTRUCTION</t>
+    <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduit 60 mtr. in length, to be prepared from 12.5 mm thick MS Plate, by pipe jacking technique, including supplying and laying of 219 mm dia (OD) MS water main within the conduit, 90 mtr. in length to be prepared from 10 mm thick MS Plate, across and underneath the Railway Track at Bidyadharpur Railway Station in between Station Sonarpur Jn. (SPR) - Bidyadharpur (BDYP), OHE Mast No. 18/25C-18/26C and 18/27C-18/28C as per permission of Railway Authority for "Bidyadharpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Pgns. District under Jal Jeevan Mission." (SM/18571)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/001167/2024-2025</t>
+  </si>
+  <si>
+    <t>451/SWD-I</t>
+  </si>
+  <si>
+    <t>11/02/2025</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- II of Bidyadharpur water supply scheme (Sonarpur)</t>
   </si>
   <si>
     <t>BILL/00669/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>Jack pushing / HDD along railway land and below railway track for laying 600mm Dia MS Casing pipe and 200mm Dia MS carrier pipe through it in between KM post 18/25C-27C&amp; 18/26C-28C in between stn. SPR-BDYP for improvement of P.H.E water supply scheme under ¿JAL JEEVAN MISSION¿with in SDAH Division, ER.</t>
   </si>
   <si>
     <t>BILL/00963/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-525</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>EASTERN RAILWAY SEALDAH DIVISION</t>
-  </si>
-[...19 lines deleted...]
-    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -903,776 +903,776 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>23.28</v>
+        <v>2.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>25.92</v>
+        <v>627.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>11.86</v>
+        <v>361.89</v>
       </c>
       <c r="R4" s="4">
-        <v>45.77</v>
+        <v>57.67</v>
       </c>
       <c r="S4" s="4">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>25.92</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>11.86</v>
+      </c>
+      <c r="R5" s="4">
+        <v>45.77</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.92</v>
+        <v>31.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.92</v>
+        <v>15.33</v>
       </c>
       <c r="R6" s="4">
-        <v>99.62</v>
+        <v>48.26</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>4.76</v>
+        <v>23.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>10.46</v>
+        <v>10.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>627.54</v>
+        <v>34.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>361.89</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>57.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>10.55</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>34.7</v>
+        <v>4.76</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
-        <v>31.76</v>
+        <v>10.46</v>
       </c>
       <c r="Q12" s="4">
-        <v>15.33</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>48.26</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="L13" s="4"/>
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>11.6</v>
+        <v>71.31</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>6.42</v>
+        <v>11.6</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>71.31</v>
+        <v>6.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>862.12</v>