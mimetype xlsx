--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,150 +89,150 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground Water Based RAMKRISHNAPUR Pipe Water Supply Scheme to Accommodate FHTC in Jaynagar - I Block under South 24 Parganas W/S Division - I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Ar</t>
   </si>
   <si>
     <t>SM/18570</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Ramkrishnapur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000952/2022-2023</t>
+  </si>
+  <si>
+    <t>1298/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for RAMKRISHNAPUR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018530](3rd call)</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000374/2023-2024</t>
   </si>
   <si>
     <t>1772/SWD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>SNEHA CONSTRUCTION</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2,&amp; 3 for Augmentation of Ramkrishnapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000597/2023-2024</t>
   </si>
   <si>
     <t>2726/SMD</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
     <t>20/11/2023</t>
   </si>
   <si>
     <t>RELIABLE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Ramkrishnapur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of 450 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of RAMKRISHNAPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3080] [TSM/018530]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000416/2023-2024</t>
+  </si>
+  <si>
+    <t>1962/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>09/02/2026</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000099/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...19 lines deleted...]
-    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,347 +759,347 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>46.94</v>
+        <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.9</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.87</v>
+        <v>46.94</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>2.92</v>
+        <v>33.87</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>68.17</v>
+        <v>659.95</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>659.95</v>
+        <v>68.17</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>811.84</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>2.83</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>