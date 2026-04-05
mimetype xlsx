--- v0 (2025-12-18)
+++ v1 (2026-04-05)
@@ -164,72 +164,72 @@
   <si>
     <t>1776/SWD-I</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>10/09/2023</t>
   </si>
   <si>
     <t>SAYANDIP CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of 600 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of DIHI KALAS MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3846] [TSM/018231]</t>
   </si>
   <si>
     <t>ORD/000405/2023-2024</t>
   </si>
   <si>
     <t>1922/SWD-I</t>
   </si>
   <si>
     <t>22/08/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>SUPER ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DIHI KALAS piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18568)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>3244/SWD-I</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>29/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -897,54 +897,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>47.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.08</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>31.79</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>34</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -958,54 +958,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>702.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>153.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>21.87</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1053,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1103.72</v>
       </c>
       <c r="P8" s="8">
-        <v>168.71</v>
+        <v>0</v>
       </c>
       <c r="Q8" s="8">
-        <v>15.29</v>
+        <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>