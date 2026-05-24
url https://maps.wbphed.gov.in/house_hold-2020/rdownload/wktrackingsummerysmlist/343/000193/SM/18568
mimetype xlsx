--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -897,54 +897,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>47.45</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>31.79</v>
       </c>
       <c r="S5" s="4">
         <v>34</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -958,54 +958,54 @@
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>702.55</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>153.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1053,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1103.72</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>168.71</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>