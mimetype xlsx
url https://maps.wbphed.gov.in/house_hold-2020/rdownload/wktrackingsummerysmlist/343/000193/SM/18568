--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,65 @@
     <t>22/08/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>SUPER ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DIHI KALAS piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18568)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>3244/SWD-I</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>29/09/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. No.1 of kalash w/s scheme . Application no.1008079199.</t>
+  </si>
+  <si>
+    <t>BILL/02421/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-512</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,70 +633,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1033,87 +1048,144 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>286.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7.44</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1111.16</v>
+      </c>
+      <c r="P9" s="8">
+        <v>168.71</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>15.18</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>