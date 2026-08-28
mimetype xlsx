--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,141 +77,141 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based DIHI KASLAS piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas</t>
+  </si>
+  <si>
+    <t>SM/18568</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DIHI KALASH PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018231]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000367/2023-2024</t>
+  </si>
+  <si>
+    <t>1776/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>SAYANDIP CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based DIHI KASLAS piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Kaslas water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000600/2023-2024</t>
   </si>
   <si>
     <t>2615/SMD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>05/11/2023</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
+    <t>Construction of 600 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of DIHI KALAS MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3846] [TSM/018231]</t>
+  </si>
+  <si>
+    <t>ORD/000405/2023-2024</t>
+  </si>
+  <si>
+    <t>1922/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>SUPER ENTERPRISES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000290/2023-2024</t>
   </si>
   <si>
     <t>2414/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUPER ENTERPRISES</t>
   </si>
   <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DIHI KALAS piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/18568)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000314/2024-2025</t>
   </si>
   <si>
     <t>3244/SWD-I</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. No.1 of kalash w/s scheme . Application no.1008079199.</t>
   </si>
   <si>
     <t>BILL/02421/2024-2025</t>
   </si>
@@ -774,333 +774,333 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>34.71</v>
+        <v>47.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.79</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>32.22</v>
+        <v>34.71</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>47.45</v>
+        <v>702.55</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.08</v>
+        <v>153.63</v>
       </c>
       <c r="R5" s="4">
-        <v>31.79</v>
+        <v>21.87</v>
       </c>
       <c r="S5" s="4">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>702.55</v>
+        <v>32.22</v>
       </c>
       <c r="Q6" s="4">
-        <v>153.63</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>21.87</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
         <v>286.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">