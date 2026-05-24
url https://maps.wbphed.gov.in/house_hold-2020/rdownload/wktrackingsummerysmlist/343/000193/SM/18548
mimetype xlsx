--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,65 @@
     <t>11/09/2024</t>
   </si>
   <si>
     <t>10/03/2025</t>
   </si>
   <si>
     <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Land Developement Protection work for pipeline, construction of Boundary Wall with Internal Pavement and others allied works at HW &amp; 2nd Tube-well site of NALMURI PWSS to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/18548)</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>1869/SWD-I</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SHARMA</t>
+  </si>
+  <si>
+    <t>Construction of approach Road for NALMURI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18548)</t>
+  </si>
+  <si>
+    <t>ORD/000830/2023-2024</t>
+  </si>
+  <si>
+    <t>1111/SWD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="55.272217" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -932,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>31.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.36</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1050,54 +1065,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>708.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>105.17</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.84</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1111,54 +1126,54 @@
       <c r="I8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>70.04</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>17.14</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>24.47</v>
       </c>
       <c r="S8" s="4">
         <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1182,87 +1197,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>161.85</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P10" s="4">
+        <v>10.92</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>2.87</v>
+      </c>
+      <c r="R10" s="4">
+        <v>26.32</v>
+      </c>
+      <c r="S10" s="4">
+        <v>90</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1052.8</v>
+      </c>
+      <c r="P11" s="8">
+        <v>139.93</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>13.29</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>