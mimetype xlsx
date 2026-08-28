--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -116,168 +116,168 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001517/2022-2023</t>
   </si>
   <si>
     <t>905/SMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>M/S. GHOSH ENTERPRISE</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for NALMURI PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018471]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000304/2023-2024</t>
+  </si>
+  <si>
+    <t>1672/SWD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE ENGINEERING SYSTEM</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for NALMURI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 2582) (TSM/018471)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000439/2023-2024</t>
+  </si>
+  <si>
+    <t>2089/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>19/09/2025</t>
+  </si>
+  <si>
+    <t>SE TILES MANUFACTURING COMPANY PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000042/2023-2024</t>
   </si>
   <si>
     <t>1719/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for NALMURI PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018471]</t>
-[...20 lines deleted...]
-    <t>M/S BANERJEE ENGINEERING SYSTEM</t>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under NALMURI, DEBIPUR &amp; NARAYANPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18548, SM/18499 &amp; SM/18547)</t>
+  </si>
+  <si>
+    <t>ORD/000507/2024-2025</t>
+  </si>
+  <si>
+    <t>3976/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Construction of approach Road for NALMURI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18548)</t>
+  </si>
+  <si>
+    <t>ORD/000830/2023-2024</t>
+  </si>
+  <si>
+    <t>1111/SWD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>SUJIT KUMAR SHARMA</t>
   </si>
   <si>
     <t>RTOR000326/2023-2024</t>
   </si>
   <si>
     <t>250/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Construction of 350 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for NALMURI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 2582) (TSM/018471)</t>
-[...37 lines deleted...]
-  <si>
     <t>Land Developement Protection work for pipeline, construction of Boundary Wall with Internal Pavement and others allied works at HW &amp; 2nd Tube-well site of NALMURI PWSS to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/18548)</t>
   </si>
   <si>
     <t>ORD/000107/2025-2026</t>
   </si>
   <si>
     <t>1869/SWD-I</t>
   </si>
   <si>
     <t>14/07/2025</t>
   </si>
   <si>
     <t>27/09/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -865,467 +865,467 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>28.02</v>
+        <v>31.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.74</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.36</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>31.79</v>
+        <v>708.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.74</v>
+        <v>105.17</v>
       </c>
       <c r="R5" s="4">
-        <v>46.36</v>
+        <v>14.84</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>15.91</v>
+        <v>28.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>708.85</v>
+        <v>70.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>105.17</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>14.84</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>70.04</v>
+        <v>10.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>17.14</v>
+        <v>2.87</v>
       </c>
       <c r="R8" s="4">
-        <v>24.47</v>
+        <v>26.32</v>
       </c>
       <c r="S8" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>161.85</v>
+        <v>15.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="P10" s="4">
-        <v>10.92</v>
+        <v>161.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.87</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>26.32</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1052.8</v>
       </c>
       <c r="P11" s="8">
-        <v>139.93</v>
+        <v>122.79</v>
       </c>
       <c r="Q11" s="8">
-        <v>13.29</v>
+        <v>11.66</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>