--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,68 @@
     <t>09/03/2024</t>
   </si>
   <si>
     <t>Construction of Hume Pipe Culvert 4.80 Mtr.span with 23 Mtr.Long temporary approach road at OHR Site of "JAGATIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18546)</t>
   </si>
   <si>
     <t>ORD/000529/2024-2025</t>
   </si>
   <si>
     <t>4075/SWD-I</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>19/10/2024</t>
   </si>
   <si>
     <t>RTOR000320/2023-2024</t>
   </si>
   <si>
     <t>257/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of JAGATIPOTA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/18546]</t>
+  </si>
+  <si>
+    <t>ORD/001124/2024-2025</t>
+  </si>
+  <si>
+    <t>187/SWD-I</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>SIMLA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1043,54 +1061,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>48.75</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>617.72</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>312.03</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>50.51</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1480,87 +1498,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="4">
         <v>10.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.88</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>779.86</v>
+      </c>
+      <c r="P15" s="8">
+        <v>327.53</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>42</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>