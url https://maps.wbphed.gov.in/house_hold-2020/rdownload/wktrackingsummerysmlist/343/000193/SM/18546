--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -116,120 +116,120 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000121/2023-2024</t>
   </si>
   <si>
     <t>1103/SMD</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for JAGATIPOTA PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018121]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000294/2023-2024</t>
+  </si>
+  <si>
+    <t>1659/SWD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for JAGOTIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1766) (TSM/018121)</t>
+  </si>
+  <si>
+    <t>ORD/000420/2023-2024</t>
+  </si>
+  <si>
+    <t>1967/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000023/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01989/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-239</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>SAMSUL ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Jagatipota scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/000296/2024-2025</t>
   </si>
   <si>
     <t>1013/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Jadatipota W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/000297/2024-2025</t>
   </si>
   <si>
     <t>938/SMSD</t>
   </si>
@@ -922,257 +922,257 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>17.9</v>
+        <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.75</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.84</v>
+        <v>617.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>312.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.51</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>17.9</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.5</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>48.75</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>617.72</v>
+        <v>4.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>312.03</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>50.51</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1284,66 +1284,66 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
         <v>43.64</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
@@ -1406,169 +1406,169 @@
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
         <v>13.07</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P13" s="4">
         <v>10.88</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="4">
         <v>15.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>