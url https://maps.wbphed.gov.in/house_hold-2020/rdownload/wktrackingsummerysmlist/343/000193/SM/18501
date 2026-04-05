--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -213,50 +213,65 @@
     <t>ASIT PRAMANIK</t>
   </si>
   <si>
     <t>RTOR000321/2023-2024</t>
   </si>
   <si>
     <t>256/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. no.37]</t>
   </si>
   <si>
     <t>BILL/00467/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
+  </si>
+  <si>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,73 +660,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1172,87 +1187,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>65.69</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>107.09</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1530.19</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>