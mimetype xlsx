--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -941,54 +941,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>1034.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>663.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.13</v>
       </c>
       <c r="S5" s="4">
         <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1059,54 +1059,54 @@
       <c r="I7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>31.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>30.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.1</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1268,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1530.19</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>693.58</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>45.33</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>