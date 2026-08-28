--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -116,162 +116,162 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001518/2022-2023</t>
   </si>
   <si>
     <t>907/SMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>S. DUTTA</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for TARDAHA KAPASATI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 3298) (TSM/018470)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000354/2023-2024</t>
+  </si>
+  <si>
+    <t>1740/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>05/06/2024</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for TARDAHA KAPASATI PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018470]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000301/2023-2024</t>
+  </si>
+  <si>
+    <t>1666/SWD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2023</t>
+  </si>
+  <si>
+    <t>ASIT PRAMANIK</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000041/2023-2024</t>
   </si>
   <si>
     <t>1727/SWD-I</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 450 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for TARDAHA KAPASATI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 3298) (TSM/018470)</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of TARDAH KAPASATI PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18501)</t>
   </si>
   <si>
     <t>ORD/000678/2024-2025</t>
   </si>
   <si>
     <t>4467/SWD-I</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>12/01/2025</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for TARDAHA KAPASATI PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018470]</t>
-[...17 lines deleted...]
-    <t>ASIT PRAMANIK</t>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000321/2023-2024</t>
   </si>
   <si>
     <t>256/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. no.37]</t>
   </si>
   <si>
     <t>BILL/00467/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
-    <t>11/09/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...13 lines deleted...]
-    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -859,463 +859,463 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>1034.36</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>663.37</v>
+      </c>
+      <c r="R4" s="4">
+        <v>64.13</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>1034.36</v>
+        <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>663.37</v>
+        <v>30.2</v>
       </c>
       <c r="R5" s="4">
-        <v>64.13</v>
+        <v>95.1</v>
       </c>
       <c r="S5" s="4">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>201.31</v>
+        <v>44.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>31.76</v>
+        <v>201.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>30.2</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.1</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>20.32</v>
+        <v>107.09</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>7.5</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>65.69</v>
+        <v>20.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>107.09</v>
+        <v>65.69</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1530.19</v>
       </c>
       <c r="P11" s="8">
-        <v>693.58</v>
+        <v>701.61</v>
       </c>
       <c r="Q11" s="8">
-        <v>45.33</v>
+        <v>45.85</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>