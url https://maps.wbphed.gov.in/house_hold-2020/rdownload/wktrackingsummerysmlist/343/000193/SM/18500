--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>932/SMD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>S. DUTTA</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of SERPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18500)</t>
   </si>
   <si>
     <t>ORD/001084/2024-2025</t>
   </si>
   <si>
     <t>5212/SWD-I</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,73 +666,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1175,87 +1193,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>64.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>107.09</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>753.67</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>