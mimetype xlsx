--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -947,54 +947,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>468.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>108.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.14</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1274,54 +1274,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>753.67</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>108.36</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>14.38</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>