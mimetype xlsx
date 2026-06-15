--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,59 @@
     <t>5212/SWD-I</t>
   </si>
   <si>
     <t>20/12/2024</t>
   </si>
   <si>
     <t>18/02/2025</t>
   </si>
   <si>
     <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
   </si>
   <si>
     <t>ORD/000508/2024-2025</t>
   </si>
   <si>
     <t>3977/SWD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>TELETONE INDIA PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Additional Quotation (WBSEDCL) for Serpur PH-I, Water supply scheme under Bhangar-I Block. Reference ID- 860339052 Application ID- 100000140982</t>
+  </si>
+  <si>
+    <t>BILL/01218/2025-2026</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1254,87 +1263,142 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>107.09</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.06</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>762.73</v>
+      </c>
+      <c r="P12" s="8">
+        <v>108.36</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>14.21</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>