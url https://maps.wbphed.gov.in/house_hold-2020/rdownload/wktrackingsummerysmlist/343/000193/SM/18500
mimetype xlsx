--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,207 +77,207 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>SERPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/18500</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Serpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001526/2022-2023</t>
+  </si>
+  <si>
+    <t>932/SMD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>SERPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for SERPUR PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018414]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000362/2023-2024</t>
+  </si>
+  <si>
+    <t>1771/SWD-I</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>10/09/2023</t>
+  </si>
+  <si>
+    <t>JSSM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 450 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for SERPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 2549) (TSM/018414)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE RWS, Bhangar-II Block,JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000421/2023-2024</t>
+  </si>
+  <si>
+    <t>1968/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000040/2023-2024</t>
   </si>
   <si>
     <t>1727/SWD-I</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for SERPUR PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018414]</t>
-[...44 lines deleted...]
-    <t>SAMSUL ENTERPRISE</t>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site of SERPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/001084/2024-2025</t>
+  </si>
+  <si>
+    <t>5212/SWD-I</t>
+  </si>
+  <si>
+    <t>20/12/2024</t>
+  </si>
+  <si>
+    <t>18/02/2025</t>
+  </si>
+  <si>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under TARDAH KAPASATI, BHATIPOTA, KHARAMBA &amp; SHERPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18501, SM/13341, SM/18545 &amp; SM/18500)</t>
+  </si>
+  <si>
+    <t>ORD/000508/2024-2025</t>
+  </si>
+  <si>
+    <t>3977/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>26/10/2024</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>RTOR000327/2023-2024</t>
   </si>
   <si>
     <t>249/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service ( power) connection at Serpur PH-1, Water supply scheme under Bhangar-I block Reference ID106663976 Application No-1007921408</t>
   </si>
   <si>
     <t>BILL/01682/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-395</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Additional Quotation (WBSEDCL) for Serpur PH-I, Water supply scheme under Bhangar-I Block. Reference ID- 860339052 Application ID- 100000140982</t>
   </si>
   <si>
     <t>BILL/01218/2025-2026</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -813,536 +813,536 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.47</v>
+        <v>25.42</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
         <v>31.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>468.39</v>
       </c>
       <c r="Q5" s="4">
         <v>108.36</v>
       </c>
       <c r="R5" s="4">
         <v>23.14</v>
       </c>
       <c r="S5" s="4">
         <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.7</v>
+        <v>17.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>22.96</v>
+        <v>64.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>25.42</v>
+        <v>107.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>64.9</v>
+        <v>15.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>107.09</v>
+        <v>22.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>9.06</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>