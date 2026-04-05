--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -965,54 +965,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>780.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>46.99</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>6.02</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1197,54 +1197,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>31.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.6</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>11.34</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1258,54 +1258,54 @@
       <c r="I10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>70.04</v>
       </c>
       <c r="Q10" s="4">
-        <v>16.06</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>22.93</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1349,54 +1349,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1090.68</v>
       </c>
       <c r="P12" s="8">
-        <v>66.66</v>
+        <v>0</v>
       </c>
       <c r="Q12" s="8">
-        <v>6.11</v>
+        <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>