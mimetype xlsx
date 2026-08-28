--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -116,171 +116,171 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001520/2022-2023</t>
   </si>
   <si>
     <t>916/SMD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for DEBIPUR PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018469]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000303/2023-2024</t>
+  </si>
+  <si>
+    <t>1671/SWD-I</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>M/S BANERJEE ENGINEERING SYSTEM</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for DEBIPUR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2830) (TSM/018469)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000534/2023-2024</t>
+  </si>
+  <si>
+    <t>2360/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>THE TEESTA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2023-2024</t>
   </si>
   <si>
     <t>1727/SWD-I</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 400 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for DEBIPUR Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2830) (TSM/018469)</t>
-[...20 lines deleted...]
-    <t>THE TEESTA CONSTRUCTION</t>
+    <t>Laying of different diameters HDPE pipe in distribution pipe lines by Horizontal Directional Drilling (HDD) process at different locations for Canal / Road crossing adjacent to Basanti Highway under NALMURI, DEBIPUR &amp; NARAYANPUR PWSS of Bhangar-I Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District under South 24 Pgns W/S Divn-I, PHE Dte. (SM/18548, SM/18499 &amp; SM/18547)</t>
+  </si>
+  <si>
+    <t>ORD/000507/2024-2025</t>
+  </si>
+  <si>
+    <t>3976/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>10/03/2025</t>
+  </si>
+  <si>
+    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Development of land, construction of approach road and other allied works at HW site &amp; 2nd Tubewell site of "DEBIPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Pgns. W/S Division-I, PHE Dte. for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under Jal Jeevan Mission". (SM/18499)</t>
   </si>
   <si>
     <t>ORD/000538/2024-2025</t>
   </si>
   <si>
     <t>4095/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
     <t>M/S SONALI CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of DEBIPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/18499]</t>
   </si>
   <si>
     <t>ORD/000755/2024-2025</t>
   </si>
   <si>
     <t>4676/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SHARMA</t>
   </si>
   <si>
     <t>RTOR000323/2023-2024</t>
   </si>
   <si>
     <t>253/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...37 lines deleted...]
-    <t>TELETONE INDIA PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Additional Laying of distribution Network System for different dia HDPE pipe &amp; Road Restoration for DEBIPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18499)</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>972/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -883,520 +883,520 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>22.96</v>
+        <v>31.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.6</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>780.87</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>46.99</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>6.02</v>
       </c>
       <c r="S5" s="4">
         <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>39.61</v>
+        <v>22.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>31.4</v>
+        <v>70.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.06</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>22.93</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>17.43</v>
+        <v>39.61</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>31.79</v>
+        <v>31.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>70.04</v>
+        <v>17.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
         <v>71.48</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1090.68</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>66.66</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>6.11</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>