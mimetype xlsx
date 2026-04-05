--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -200,51 +200,51 @@
   <si>
     <t>1385/SWD-I</t>
   </si>
   <si>
     <t>20/09/2022</t>
   </si>
   <si>
     <t>20/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BANTRA PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018420)</t>
   </si>
   <si>
     <t>ORD/000295/2023-2024</t>
   </si>
   <si>
     <t>1660/SWD-I</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
-    <t>21/09/2025</t>
+    <t>19/01/2026</t>
   </si>
   <si>
     <t>MALLICK CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>