--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -917,54 +917,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>659.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>103.61</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>15.7</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1031,54 +1031,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>2.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1126,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>870.87</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>106.45</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>12.22</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>