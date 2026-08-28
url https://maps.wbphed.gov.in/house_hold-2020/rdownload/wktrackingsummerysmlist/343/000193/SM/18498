--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,177 +77,177 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based BANTRA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
+  </si>
+  <si>
+    <t>SM/18498</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bantra Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000968/2022-2023</t>
+  </si>
+  <si>
+    <t>1385/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BANTRA PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018420)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000295/2023-2024</t>
+  </si>
+  <si>
+    <t>1660/SWD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>19/01/2026</t>
+  </si>
+  <si>
+    <t>MALLICK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 450 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of BANTRA MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3046] [TSM/018420]</t>
+  </si>
+  <si>
+    <t>ORD/000438/2023-2024</t>
+  </si>
+  <si>
+    <t>2088/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>24/06/2024</t>
+  </si>
+  <si>
+    <t>M/S SALIM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based BANTRA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Bantra water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000756/2023-2024</t>
   </si>
   <si>
     <t>2687/SMD</t>
   </si>
   <si>
     <t>16/08/2023</t>
   </si>
   <si>
     <t>14/11/2023</t>
   </si>
   <si>
     <t>M/S.UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000114/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 450 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of BANTRA MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 3046] [TSM/018420]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of platform for providing FHTC, restoration of damaged road due to laying of pipeline for BANTRA PWSS to accommodate FHTC in JAYNAGAR-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM /18498)</t>
   </si>
   <si>
     <t>ORD/000423/2024-2025</t>
   </si>
   <si>
     <t>3751/SWD-I</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>MALLICK CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,375 +774,375 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.61</v>
+        <v>2.92</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.42</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>72.16</v>
+        <v>31.62</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>659.79</v>
       </c>
       <c r="Q5" s="4">
         <v>103.61</v>
       </c>
       <c r="R5" s="4">
         <v>15.7</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>82.76</v>
+        <v>21.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.92</v>
+        <v>72.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.84</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>97.42</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>31.62</v>
+        <v>82.76</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>870.87</v>